--- v0 (2026-03-13)
+++ v1 (2026-04-28)
@@ -99,51 +99,51 @@
   <si>
     <t>Autoriza o Poder Executivo Municipal repassar recursos financeiros, mediante Termo de Colaboração, para a Associação Comunitária Rádio Tropical FM, e dá outras providências</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 14 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização do Município de Vera para firmar convênio com a Agência Municipal de Regulação e Fiscalização - AGIRF do Município de Barra do Garças/MT, e dá outras providências</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 15 de 2026</t>
   </si>
   <si>
     <t>Institui o Programa “IPTU” Premiado” no Município de Vera, visando o estímulo à arrecadação e à adimplência tributária do Imposto sobre a Propriedade Predial e Territorial Urbana (IPTU) e dá outras providências</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 16 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Suplementar por Superávit Financeiro do Exercício Anterior no orçamento vigente e dá outras providencias.</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 2 de 2026</t>
   </si>
   <si>
-    <t>Professora Lúcia</t>
+    <t>Professora Lúcia,Professor Volmar</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE USO DO CANABIDIOL (CBD) E A DISTRIBUIÇÃO GRATUITA DOS MEDICAMENTOS À BASE DA “CANNABIS MEDICINAL”, COM PRESCRIÇÃO NAS UNIDADES DE SAÚDE PÚBLICA MUNICIPAL E PRIVADA, OU CONVENIADA AO SISTEMA ÚNICO DE SAÚDE – SUS, NO ÂMBITO DO MUNICÍPIO DE VERA – MT, E DAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 3 de 2026</t>
   </si>
   <si>
     <t>Marcelo Perioto</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE VALORIZAÇÃO DA VIDA E SAÚDE EMOCIONAL, COM DIRETRIZES PARA O USO RESPONSÁVEL DE CELULARES E TECNOLOGIAS DIGITAIS POR CRIANÇAS E ADOLESCENTES, NO MUNICÍPIO DE VERA – MATO GROSSO.</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 6 de 2026</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE FOMENTO À EMPREGABILIDADE DE MÃES ATÍPICAS NO MUNICÍPIO DE VERA – MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">