--- v0 (2026-02-06)
+++ v1 (2026-05-07)
@@ -10,185 +10,800 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="512" uniqueCount="250">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Jadão do Dogão, Adailton Neguinho, Marcelo Perioto, Osnir do Assentamento, Professora Lúcia, Professor Volmar, Robson Freitas, Tiririca, Tonhão</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/451/projeto_decreto_legislativo_001-2026_-_cidadao_honorario_40_anos_de_vera_final.docx</t>
+  </si>
+  <si>
+    <t>Concede TÍTULO DE CIDADÃO HONORÁRIO DE VERA, nos termos do artigo 17, inciso XI da Lei Orgânica Municipal.</t>
+  </si>
+  <si>
     <t>388</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Yago Pezarico Giacomelli</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/388/pl_001.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/388/pl_001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal contratar serviços de transporte aos moradores dos Assentamentos Califórnia e Alto Celeste neste Município, e dá outras providências.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/389/pl_002.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/389/pl_002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal repassar recursos financeiros, mediante convênio, para a Associação do Clube da Terceira Idade Viva a Vida, e dá outras providências.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/390/projeto_de_lei_no_003-2026_-_autoriza_empravera_a_fazer_a_gestao_da_expovera_1.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/390/projeto_de_lei_no_003-2026_-_autoriza_empravera_a_fazer_a_gestao_da_expovera_1.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder a Associação de Empresários e Agropecuaristas de Vera – EMPRAVERA, a administração e organização da Festa Municipal “EXPOVERA”.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/395/projeto_de_lei_no_004-2026_-_autoriza_celebrar_termo_de_fomento_com_a_associacao_dos_academicos_de_vera-mt.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/395/projeto_de_lei_no_004-2026_-_autoriza_celebrar_termo_de_fomento_com_a_associacao_dos_academicos_de_vera-mt.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal celebrar Termo de Fomento com a Associação dos Acadêmicos de Vera – MT, e dá outras providências.</t>
   </si>
   <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/405/projeto_de_lei_no_005-2026_-_instiui_o_programa_bolsa_banda_musical_de_2026.doc</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA BOLSA BANDA MUSICAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/406/projeto_de_lei_no_006-2026_-autoriza_a_realizar_parcerias_especificas_mediante_permuta_de_servicos_com_produtores_rurais_-_cascalhos.docx</t>
+  </si>
+  <si>
+    <t>INSTITUI AUTORIZAÇÃO PARA O MUNICÍPIO DE VERA, ESTADO DE MATO GROSSO REALIZAR PERMUTA DE SERVIÇOS PÚBLICOS COM PRODUTORES RURAIS, MEDIANTE UTILIZAÇÃO DE MAQUINÁRIO MUNICIPAL EM PROPRIEDADE PARTICULAR, COM CONTRAPARTIDA O RECEBIMENTO DE MATERIAL DESTINADO A OBRAS DE INTERESSE PÚBLICO, E ESTABELECE CONDIÇÕES, REQUISITOS, LIMITES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/410/projeto_de_lei_no_007-2026_-altera_o_anexo_i_da_lei_1136_de_2015_alteracao_estrada_producao.docx</t>
+  </si>
+  <si>
+    <t>ALTERA O ANEXO I DA LEI 1.136 DE 28 DE ABRIL DE 2015</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/411/projeto_de_lei_no_008-2026_-_autoriza_contratar_operacao_de_credito_com_o_banco_do_brasil.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal contratar operação de crédito com o Banco do Brasil e dá outras providências.</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/414/projeto_de_lei_no_009-2026_-_fixacao_do_limite_para_o_pagamento_de_obrigacoes_de_pequeno_valor_decorrentes_de_decisoes_judiciais_transitadas_em_julgado_-_precatorios.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a fixação do limite para o pagamento de obrigações de pequeno valor, decorrentes de decisões judiciais transitadas em julgado, nos termos do § 4º do art. 100 da Constituição Federal, e dá outras providências</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/415/projeto_de_lei_no_010-2026_-_servidao_de_passagem_-_prolongamento_av._la_paz.docx</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Vera a instituir servidão administrativa de passagem gratuita destinada à implantação do prolongamento da Avenida La Paz, com obras de infraestrutura e pavimentação asfáltica</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/416/projeto_de_lei_no_011-2026_-_premiacoes_eventos_esportivos_2026.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Vera a repassar premiação às equipes vencedoras e atletas destaques dos eventos esportivos municipais Edições 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/430/projeto_de_lei_no_012-2026_-_funcionamento_comercio_finais_de_semana.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação do funcionamento do comércio em domingos e feriados no Município de Vera-MT e dá outras providências</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/421/projeto_de_lei_no_013-2026_-_autoriza_repasse_financeiro_a__associacao_comunitaria_tropical_fm_-_radio.doc</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal repassar recursos financeiros, mediante Termo de Colaboração, para a Associação Comunitária Rádio Tropical FM, e dá outras providências</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/422/projeto_de_lei_no_014-2026_-_convenio_agencia_municipal_de_regulacao_e_fiscalizacao__agirf.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização do Município de Vera para firmar convênio com a Agência Municipal de Regulação e Fiscalização - AGIRF do Município de Barra do Garças/MT, e dá outras providências</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/423/projeto_de_lei_no_015-2026_-_projeto_lei__sorteio_iptu.doc</t>
+  </si>
+  <si>
+    <t>Institui o Programa “IPTU” Premiado” no Município de Vera, visando o estímulo à arrecadação e à adimplência tributária do Imposto sobre a Propriedade Predial e Territorial Urbana (IPTU) e dá outras providências</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/424/projeto_de_lei_no_016-2026_-_superavit_financeiro_do_exercicio_anterior_-_2025.doc</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Abertura de Crédito Adicional Suplementar por Superávit Financeiro do Exercício Anterior no orçamento vigente e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/434/pl_017.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município a firmar Termo de Convênio com a Associação de Pais e Amigos dos Excepcionais (Apae), visando o repasse dos recursos do Fundeb e dá outras providências.</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/435/projeto_de_lei_no_018-2026_-_revisao_geral_anual_rga_e_reajuste_2026.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Revisão Geral Anual (RGA) da remuneração e dos subsídio dos servidores públicos e agentes políticos, bem como, sobre a concessão de aumento real aos servidores do Poder Executivo Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/452/projeto_de_lei_no_019-2026_-_selo_amigo_da_crianca_e_adolescente.docx</t>
+  </si>
+  <si>
+    <t>Institui o Selo Amigo da Criança e Adolescente no âmbito do Município de Vera, Estado do Mato Grosso e dá outras providências.</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/455/projeto_de_lei_no_020-2026_-_homologacao_do_relatorio_da_reavaliacao_atuarial_de_2026_-_previdencia_municipal_1.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A HOMOLOGAÇÃO DO RELATÓRIO DA REAVALIAÇÃO ATUARIAL DE 2026 – DATA FOCAL 31/12/2025, MANTÉM O CUSTO NORMAL E MODIFICA O PLANO DE AMORTIZAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL, CUSTEADOS PELO ENTE FEDERATIVO, CONFORME DIRETRIZES EMANADAS PELA PORTARIA MTP 1.467/2022 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/453/projeto_de_lei_no_021-2026_-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_fomento_com_ctg_-2026.docx</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM O CTG QUERÊNCIA DA AMIZADE, PARA CUMPRIMENTO DE EMENDAS IMPOSITIVAS PARLAMENTARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/454/projeto_de_lei_no_022-2026_-_autoriza_termo_de_fomento_proama_-programa_de_atendimento_multidisciplinar_de_autismo_e_deficiencia_multipla_-2026_-_apae.docx</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE VERA-APAE, PARA CUMPRIMENTO DE EMENDAS IMPOSITIVAS PARLAMENTARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_lei_no_023-2026_-_altera_o_vencimento_inicial_dos_cargos_de_provimento_efetivo_de_monitor_de_creche_e_monitor_educacional.docx</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração do vencimento inicial dos cargos de Monitor de Creche e Monitor Educacional, constantes no anexo IV da Lei Municipal nº 953/2011, e dá outras providências</t>
+  </si>
+  <si>
     <t>391</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/391/projeto_de_lei_complementar_no_001-2026_-_cria_cargos_de_secretarios_adjuntos__e_outras_alteracoes.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/391/projeto_de_lei_complementar_no_001-2026_-_cria_cargos_de_secretarios_adjuntos__e_outras_alteracoes.docx</t>
   </si>
   <si>
     <t>Altera dispositivos constantes na Lei Complementar Municipal nº 024/2014 e dá outras providências</t>
   </si>
   <si>
-    <t>392</t>
-[...7 lines deleted...]
-  <si>
     <t>393</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Professor Volmar</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/393/indicacao_001.2026_-_volmar_-_planta_simbolo.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/393/indicacao_001.2026_-_volmar_-_planta_simbolo.docx</t>
   </si>
   <si>
     <t>Indica que seja realizado estudo técnico acompanhado de consulta pública e participação de todas as escolas do município, com a finalidade de definir oficialmente a Planta/Flor Símbolo do Município de Vera – MT.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/394/indicacao_002.2026_-_volmar_-_animal_simbolo.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/394/indicacao_002.2026_-_volmar_-_animal_simbolo.docx</t>
   </si>
   <si>
     <t>Indica que seja realizado estudo técnico acompanhado de consulta pública e participação das escolas da rede municipal, com a finalidade de definir oficialmente o Animal Símbolo do Município de Vera – MT.</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>Adailton Neguinho</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/396/indicacao_003.2026_-_adailton_-_estradas.doc</t>
+  </si>
+  <si>
+    <t>Indica que seja providenciada com a máxima brevidade, a manutenção de todas as estradas vicinais do município, especialmente neste período de colheita, com ênfase na safra do milho.</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>Marcelo Perioto</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/397/indicacao_004.2026_-_marcelo_-_redutor_velocidade_eua.doc</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de se construir uma travessia elevada na Avenida Estados Unidos, em frente à Academia Athlética, lateral da antiga escola São Judas Tadeu.</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>Marcelo Perioto, Tonhão</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/398/indicacao_005.2026_-_marcelo_-_redutor_velocidade_pax.doc</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de construir redutores duplos de velocidade (tartarugas), na Avenida Brasil, em frente à PAX Primavera, no centro da cidade.</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/399/indicacao_006.2026_-_volmar_-_fundo_esporte.docx</t>
+  </si>
+  <si>
+    <t>Indica que o Poder Executivo determine aos setores competentes a elaboração e envio de Projeto de Lei criando o Fundo Municipal do Esporte de Vera – MT, com a finalidade de garantir recursos permanentes para o desenvolvimento das políticas públicas esportivas no município.</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/400/indicacao_007.2026_-_volmar_-_coleta_de_lixo.docx</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo, a ampla divulgação dos dias, horários e rotas da coleta de lixo no Município de Vera – MT, com orientação à população quanto à correta disposição dos resíduos.</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>Professor Volmar, Adailton Neguinho, Tonhão</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/401/indicacao_008.2026_-_volmar_-_mt_140.docx</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a revitalização da sinalização viária no trevo de entroncamento da MT-140 com a MT-225, com instalação de placas de advertência e redutores de velocidade.</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/403/indicacao_009.2026_-_volmar_-_parquinho_sensorial.docx</t>
+  </si>
+  <si>
+    <t>Indica à instalação e adequação de brinquedos acessíveis em praças, parques e demais espaços públicos destinados ao lazer, especialmente a implantação de ‘Praças Inclusivas’, espaços sensoriais em praças públicas do Município, destinados ao acolhimento, inclusão e bem-estar de pessoas com Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/407/indicacao_010.2026_-_adailton_-_praca.doc</t>
+  </si>
+  <si>
+    <t>Indica que seja realizada a retirada do chafariz e da antiga Casa do Artesão localizados na parte superior da Praça, bem como, requer-se a construção de novos banheiros públicos em outro ponto estratégico da Praça 13 de Maio.</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/408/indicacao_011.2026_-_adailton_-_pista_caminhada.doc</t>
+  </si>
+  <si>
+    <t>Indica que se elabore projeto e execute a construção de uma pista de caminhada com calçamento adequado e arborização em toda a extensão da Avenida Nicarágua, via que interliga os bairros Sol Nascente, Centro e Esperança.</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/409/indicacao_012.2026_-_adailton_-_quebra-molas.doc</t>
+  </si>
+  <si>
+    <t>Indica que proceda com estudos técnicos e posterior substituição gradual de todos os quebra-molas atualmente existentes nas vias públicas da cidade por lombadas emborrachadas (quebra-molas emborrachados), devidamente padronizadas e sinalizadas, conforme as normas estabelecidas pelo Conselho Nacional de Trânsito (CONTRAN).</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>Jadão do Dogão</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/413/indicacao_013.2026_-_jader_-_ponto_de_onibus_bj.docx</t>
+  </si>
+  <si>
+    <t>Indica a construção de pontos de ônibus com cobertura e assentos no Bairro Bom Jesus, visando atender adequadamente os alunos da rede municipal e estadual de ensino, bem como os trabalhadores das indústrias do município.</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/417/indicacao_014.2026_-_volmar_-_iptu.docx</t>
+  </si>
+  <si>
+    <t>Indica a ampliação e regulamentação da isenção do IPTU para grupos socialmente vulneráveis no Município de Vera – MT.</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>Adailton Neguinho, Robson Freitas</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/431/indicacao_015.2026_-_adailton_-_aerobica.docx</t>
+  </si>
+  <si>
+    <t>Indica a reativação das aulas de aeróbica na Praça 13 de Maio.</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/432/indicacao_016.2026_-_adailton_-_veiculo_obras.docx</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de aquisição de um veículo adequado, destinado ao transporte dos servidores que prestam serviços junto à Secretaria Municipal de Obras e Serviços Urbanos.</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/440/indicacao_017.2026_-_marcelo_-_iluminacao_academia_da_saude.docx</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de ser realizada a instalação de refletores/iluminação adequada na Academia da Saúde, localizada na Avenida Caracas, no município de Vera.</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>Robson Freitas</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/441/indicacao_018.2026_-_robson_-_cameras_rua_das_creches.docx</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de instalação de câmeras de monitoramento e segurança no perímetro compreendido entre as Avenidas Porto Rico e Estados Unidos, visando a segurança escolar e o ordenamento do trânsito.</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/442/indicacao_019.2026_-_robson_-_faixa_elevada.docx</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de construir travessias elevadas no cruzamento das Avenida Estados Unidos e Avenida La Paz, no centro da cidade</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/443/indicacao_020.2026_-_adailton_-_quadra_princesa.docx</t>
+  </si>
+  <si>
+    <t>Indica a realização de uma reforma total da quadra poliesportiva localizada no Bairro Princesa Isabel, tendo em vista o atual estado de deterioração do espaço, que compromete significativamente sua utilização pela comunidade.</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/444/indicacao_021.2026_-_robson_-_onibus_escolar_sola_nascente.docx</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de disponibilização de um ônibus escolar para atender aos estudantes residentes nos bairros Sol Nascente I e Sol Nascente II.</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>Jadão do Dogão, Marcelo Perioto</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/445/indicacao_022.2026_-_jader_-_ponto_de_onibus_academicos.docx</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de se realizar a construção de pontos de ônibus cobertos e com assentos, destinados ao uso dos munícipes, especialmente aos acadêmicos do Município de Vera.</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/448/indicacao_023.2026_-_volmar_-_lotes_baldios.docx</t>
+  </si>
+  <si>
+    <t>Indica que seja elaborado e encaminhado a esta Casa de Leis um Projeto de Lei que institua legislação específica para regulamentação, fiscalização e manutenção de lotes baldios, terrenos, prédios e casas abandonadas no Município de Vera.</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/449/indicacao_024.2026_-_volmar_-_educacao_no_transito.docx</t>
+  </si>
+  <si>
+    <t>Indica que seja instituída parceria com a Polícia Militar do Estado de Mato Grosso e o Departamento Estadual de Trânsito de Mato Grosso, visando a criação e execução de um Programa Municipal de Educação e Orientação para o Trânsito no Município de Vera.</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/450/indicacao_025.2026_-_volmar_-_ciclovia.docx</t>
+  </si>
+  <si>
+    <t>Indica que seja realizado estudo técnico e posterior implantação de uma ciclovia com aproximadamente 15 km de extensão na Estrada Irmã Dulce e/ou na rodovia MT-140, no trecho sentido ao município de Santa Carmem, partindo do município de Vera.</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Legislativo</t>
+  </si>
+  <si>
+    <t>Jader Paulo Izidorio</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/412/pll_001.pdf</t>
+  </si>
+  <si>
+    <t>Converte em Lei, a Resolução que instituiu o auxílio-alimentação aos servidores públicos efetivos, comissionados e contratados do Poder Legislativo do Município de Vera-MT nas condições que especifica, e dá outras providências</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>Professora Lúcia, Professor Volmar</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/425/projeto_de_lei_002.2026_-_cannabis.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE USO DO CANABIDIOL (CBD) E A DISTRIBUIÇÃO GRATUITA DOS MEDICAMENTOS À BASE DA “CANNABIS MEDICINAL”, COM PRESCRIÇÃO NAS UNIDADES DE SAÚDE PÚBLICA MUNICIPAL E PRIVADA, OU CONVENIADA AO SISTEMA ÚNICO DE SAÚDE – SUS, NO ÂMBITO DO MUNICÍPIO DE VERA – MT, E DAS OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/426/projeto_de_lei_003.2026_-_valorizacao_da_vida.docx</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE VALORIZAÇÃO DA VIDA E SAÚDE EMOCIONAL, COM DIRETRIZES PARA O USO RESPONSÁVEL DE CELULARES E TECNOLOGIAS DIGITAIS POR CRIANÇAS E ADOLESCENTES, NO MUNICÍPIO DE VERA – MATO GROSSO.</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/427/projeto_de_lei_004.2026_-_selo_esporte.docx</t>
+  </si>
+  <si>
+    <t>INSTITUI O “SELO AMIGO DO ESPORTE” NO MUNICÍPIO DE VERA – MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/428/projeto_de_lei_005.2026_-_fiacao.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE ORGANIZAÇÃO, IDENTIFICAÇÃO E MANUTENÇÃO DA FIAÇÃO INSTALADA NOS POSTES DO MUNICÍPIO DE VERA – MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/429/projeto_de_lei_006.2026_-_maes_atipicas.docx</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE FOMENTO À EMPREGABILIDADE DE MÃES ATÍPICAS NO MUNICÍPIO DE VERA – MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/433/projeto_de_lei_007.2026_-_denomina_a_nova_creche_elzinha.docx</t>
+  </si>
+  <si>
+    <t>DENOMINA “CMEI PROFESSORA ELZINHA”, A NOVA CRECHE MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/438/projeto_de_lei_008.2026_-_aumento_real_dos_servidores.docx</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Legislativo conceder aumento real nos vencimentos dos servidores da Câmara Municipal de Vera, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/447/projeto_de_lei_009.2026_-_doacao_jeep.docx</t>
+  </si>
+  <si>
+    <t>AUTORIZA A DOAÇÃO DE BEM MÓVEL PERTENCENTE AO PATRIMÔNIO DA CÂMARA MUNICIPAL DE VERA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>MOAPL</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/436/mocao_de_aplauso_001.2026_-_volmar_-_vanilsa_cavalcante.docx</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplauso a senhora Vanilsa Aparecida Piscinelli Cavalcante, pelos relevantes serviços prestados à comunidade no período de 1986 e 1987, fase marcada por grandes desafios estruturais e sociais na consolidação do município.</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/437/mocao_de_aplauso_002.2026_-_volmar_-_maria_ps.docx</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplauso a Maria Aparecida de Souza, pelos relevantes serviços prestados ao Município de Vera – MT ao longo de quase 20 anos de atuação no Posto do PS.</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>Professor Volmar, Adailton Neguinho</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/439/mocao_de_aplauso_003.2026_-_volmar_-_sindicato_rural.docx</t>
+  </si>
+  <si>
+    <t>Concede MOÇÃO DE APLAUSO ao SINDICATO RURAL DE VERA E TODOS OS PRODUTORES RURAIS ASSOCIADOS, pelo relevante trabalho desenvolvido em prol do fortalecimento da agricultura, da pecuária e do desenvolvimento econômico e social do Município de Vera – Mato Grosso.</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>Tonhão</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/446/mocao_de_aplauso_004.2026_-_tonho_-_samuel_raimundo.docx</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplauso ao senhor SAMUEL RAIMUNDO DA SILVA, em reconhecimento aos relevantes serviços prestados à comunidade, tanto no exercício de seu mandato como Vereador, quanto em sua atuação atual como Agente de Combate a Endemias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -492,68 +1107,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/388/pl_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/389/pl_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/390/projeto_de_lei_no_003-2026_-_autoriza_empravera_a_fazer_a_gestao_da_expovera_1.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/395/projeto_de_lei_no_004-2026_-_autoriza_celebrar_termo_de_fomento_com_a_associacao_dos_academicos_de_vera-mt.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/391/projeto_de_lei_complementar_no_001-2026_-_cria_cargos_de_secretarios_adjuntos__e_outras_alteracoes.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/392/projeto_de_lei_complementar_no_002-2026_-_altera_a_lc_22_e_lc_24-2014.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/393/indicacao_001.2026_-_volmar_-_planta_simbolo.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/394/indicacao_002.2026_-_volmar_-_animal_simbolo.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/451/projeto_decreto_legislativo_001-2026_-_cidadao_honorario_40_anos_de_vera_final.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/388/pl_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/389/pl_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/390/projeto_de_lei_no_003-2026_-_autoriza_empravera_a_fazer_a_gestao_da_expovera_1.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/395/projeto_de_lei_no_004-2026_-_autoriza_celebrar_termo_de_fomento_com_a_associacao_dos_academicos_de_vera-mt.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/405/projeto_de_lei_no_005-2026_-_instiui_o_programa_bolsa_banda_musical_de_2026.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/406/projeto_de_lei_no_006-2026_-autoriza_a_realizar_parcerias_especificas_mediante_permuta_de_servicos_com_produtores_rurais_-_cascalhos.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/410/projeto_de_lei_no_007-2026_-altera_o_anexo_i_da_lei_1136_de_2015_alteracao_estrada_producao.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/411/projeto_de_lei_no_008-2026_-_autoriza_contratar_operacao_de_credito_com_o_banco_do_brasil.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/414/projeto_de_lei_no_009-2026_-_fixacao_do_limite_para_o_pagamento_de_obrigacoes_de_pequeno_valor_decorrentes_de_decisoes_judiciais_transitadas_em_julgado_-_precatorios.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/415/projeto_de_lei_no_010-2026_-_servidao_de_passagem_-_prolongamento_av._la_paz.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/416/projeto_de_lei_no_011-2026_-_premiacoes_eventos_esportivos_2026.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/430/projeto_de_lei_no_012-2026_-_funcionamento_comercio_finais_de_semana.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/421/projeto_de_lei_no_013-2026_-_autoriza_repasse_financeiro_a__associacao_comunitaria_tropical_fm_-_radio.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/422/projeto_de_lei_no_014-2026_-_convenio_agencia_municipal_de_regulacao_e_fiscalizacao__agirf.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/423/projeto_de_lei_no_015-2026_-_projeto_lei__sorteio_iptu.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/424/projeto_de_lei_no_016-2026_-_superavit_financeiro_do_exercicio_anterior_-_2025.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/434/pl_017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/435/projeto_de_lei_no_018-2026_-_revisao_geral_anual_rga_e_reajuste_2026.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/452/projeto_de_lei_no_019-2026_-_selo_amigo_da_crianca_e_adolescente.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/455/projeto_de_lei_no_020-2026_-_homologacao_do_relatorio_da_reavaliacao_atuarial_de_2026_-_previdencia_municipal_1.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/453/projeto_de_lei_no_021-2026_-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_fomento_com_ctg_-2026.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/454/projeto_de_lei_no_022-2026_-_autoriza_termo_de_fomento_proama_-programa_de_atendimento_multidisciplinar_de_autismo_e_deficiencia_multipla_-2026_-_apae.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_lei_no_023-2026_-_altera_o_vencimento_inicial_dos_cargos_de_provimento_efetivo_de_monitor_de_creche_e_monitor_educacional.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/391/projeto_de_lei_complementar_no_001-2026_-_cria_cargos_de_secretarios_adjuntos__e_outras_alteracoes.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/393/indicacao_001.2026_-_volmar_-_planta_simbolo.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/394/indicacao_002.2026_-_volmar_-_animal_simbolo.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/396/indicacao_003.2026_-_adailton_-_estradas.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/397/indicacao_004.2026_-_marcelo_-_redutor_velocidade_eua.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/398/indicacao_005.2026_-_marcelo_-_redutor_velocidade_pax.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/399/indicacao_006.2026_-_volmar_-_fundo_esporte.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/400/indicacao_007.2026_-_volmar_-_coleta_de_lixo.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/401/indicacao_008.2026_-_volmar_-_mt_140.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/403/indicacao_009.2026_-_volmar_-_parquinho_sensorial.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/407/indicacao_010.2026_-_adailton_-_praca.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/408/indicacao_011.2026_-_adailton_-_pista_caminhada.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/409/indicacao_012.2026_-_adailton_-_quebra-molas.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/413/indicacao_013.2026_-_jader_-_ponto_de_onibus_bj.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/417/indicacao_014.2026_-_volmar_-_iptu.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/431/indicacao_015.2026_-_adailton_-_aerobica.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/432/indicacao_016.2026_-_adailton_-_veiculo_obras.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/440/indicacao_017.2026_-_marcelo_-_iluminacao_academia_da_saude.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/441/indicacao_018.2026_-_robson_-_cameras_rua_das_creches.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/442/indicacao_019.2026_-_robson_-_faixa_elevada.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/443/indicacao_020.2026_-_adailton_-_quadra_princesa.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/444/indicacao_021.2026_-_robson_-_onibus_escolar_sola_nascente.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/445/indicacao_022.2026_-_jader_-_ponto_de_onibus_academicos.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/448/indicacao_023.2026_-_volmar_-_lotes_baldios.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/449/indicacao_024.2026_-_volmar_-_educacao_no_transito.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/450/indicacao_025.2026_-_volmar_-_ciclovia.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/412/pll_001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/425/projeto_de_lei_002.2026_-_cannabis.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/426/projeto_de_lei_003.2026_-_valorizacao_da_vida.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/427/projeto_de_lei_004.2026_-_selo_esporte.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/428/projeto_de_lei_005.2026_-_fiacao.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/429/projeto_de_lei_006.2026_-_maes_atipicas.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/433/projeto_de_lei_007.2026_-_denomina_a_nova_creche_elzinha.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/438/projeto_de_lei_008.2026_-_aumento_real_dos_servidores.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/447/projeto_de_lei_009.2026_-_doacao_jeep.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/436/mocao_de_aplauso_001.2026_-_volmar_-_vanilsa_cavalcante.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/437/mocao_de_aplauso_002.2026_-_volmar_-_maria_ps.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/439/mocao_de_aplauso_003.2026_-_volmar_-_sindicato_rural.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/446/mocao_de_aplauso_004.2026_-_tonho_-_samuel_raimundo.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="22.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="177.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="129.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="232" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -573,234 +1188,1719 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
         <v>17</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>40</v>
       </c>
       <c r="H8" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" t="s">
         <v>17</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H11" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H12" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="H14" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D15" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H16" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H17" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>79</v>
+      </c>
+      <c r="D18" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H18" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>83</v>
+      </c>
+      <c r="D19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H19" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H20" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>91</v>
+      </c>
+      <c r="D21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H21" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>95</v>
+      </c>
+      <c r="D22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H22" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>99</v>
+      </c>
+      <c r="D23" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H23" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>103</v>
+      </c>
+      <c r="D24" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H24" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>106</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>107</v>
+      </c>
+      <c r="D25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H25" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>111</v>
+      </c>
+      <c r="E26" t="s">
+        <v>112</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H26" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>115</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" t="s">
+        <v>116</v>
+      </c>
+      <c r="E27" t="s">
+        <v>117</v>
+      </c>
+      <c r="F27" t="s">
+        <v>118</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H27" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>121</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D28" t="s">
+        <v>116</v>
+      </c>
+      <c r="E28" t="s">
+        <v>117</v>
+      </c>
+      <c r="F28" t="s">
+        <v>118</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H28" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>124</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" t="s">
+        <v>116</v>
+      </c>
+      <c r="E29" t="s">
+        <v>117</v>
+      </c>
+      <c r="F29" t="s">
+        <v>125</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H29" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>31</v>
+      </c>
+      <c r="D30" t="s">
+        <v>116</v>
+      </c>
+      <c r="E30" t="s">
+        <v>117</v>
+      </c>
+      <c r="F30" t="s">
+        <v>129</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H30" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>132</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31" t="s">
+        <v>116</v>
+      </c>
+      <c r="E31" t="s">
+        <v>117</v>
+      </c>
+      <c r="F31" t="s">
+        <v>133</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H31" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>136</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
         <v>39</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="D32" t="s">
+        <v>116</v>
+      </c>
+      <c r="E32" t="s">
+        <v>117</v>
+      </c>
+      <c r="F32" t="s">
+        <v>118</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H32" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>139</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>43</v>
       </c>
-      <c r="H9" t="s">
-        <v>44</v>
+      <c r="D33" t="s">
+        <v>116</v>
+      </c>
+      <c r="E33" t="s">
+        <v>117</v>
+      </c>
+      <c r="F33" t="s">
+        <v>118</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H33" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>142</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>47</v>
+      </c>
+      <c r="D34" t="s">
+        <v>116</v>
+      </c>
+      <c r="E34" t="s">
+        <v>117</v>
+      </c>
+      <c r="F34" t="s">
+        <v>143</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H34" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>146</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>51</v>
+      </c>
+      <c r="D35" t="s">
+        <v>116</v>
+      </c>
+      <c r="E35" t="s">
+        <v>117</v>
+      </c>
+      <c r="F35" t="s">
+        <v>118</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H35" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>149</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>55</v>
+      </c>
+      <c r="D36" t="s">
+        <v>116</v>
+      </c>
+      <c r="E36" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" t="s">
+        <v>125</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H36" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>59</v>
+      </c>
+      <c r="D37" t="s">
+        <v>116</v>
+      </c>
+      <c r="E37" t="s">
+        <v>117</v>
+      </c>
+      <c r="F37" t="s">
+        <v>125</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H37" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>155</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>63</v>
+      </c>
+      <c r="D38" t="s">
+        <v>116</v>
+      </c>
+      <c r="E38" t="s">
+        <v>117</v>
+      </c>
+      <c r="F38" t="s">
+        <v>125</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H38" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>158</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>67</v>
+      </c>
+      <c r="D39" t="s">
+        <v>116</v>
+      </c>
+      <c r="E39" t="s">
+        <v>117</v>
+      </c>
+      <c r="F39" t="s">
+        <v>159</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H39" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>162</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>71</v>
+      </c>
+      <c r="D40" t="s">
+        <v>116</v>
+      </c>
+      <c r="E40" t="s">
+        <v>117</v>
+      </c>
+      <c r="F40" t="s">
+        <v>118</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H40" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>165</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>75</v>
+      </c>
+      <c r="D41" t="s">
+        <v>116</v>
+      </c>
+      <c r="E41" t="s">
+        <v>117</v>
+      </c>
+      <c r="F41" t="s">
+        <v>166</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H41" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>169</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>79</v>
+      </c>
+      <c r="D42" t="s">
+        <v>116</v>
+      </c>
+      <c r="E42" t="s">
+        <v>117</v>
+      </c>
+      <c r="F42" t="s">
+        <v>166</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H42" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>172</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>83</v>
+      </c>
+      <c r="D43" t="s">
+        <v>116</v>
+      </c>
+      <c r="E43" t="s">
+        <v>117</v>
+      </c>
+      <c r="F43" t="s">
+        <v>129</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H43" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>175</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>87</v>
+      </c>
+      <c r="D44" t="s">
+        <v>116</v>
+      </c>
+      <c r="E44" t="s">
+        <v>117</v>
+      </c>
+      <c r="F44" t="s">
+        <v>176</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H44" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>179</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>91</v>
+      </c>
+      <c r="D45" t="s">
+        <v>116</v>
+      </c>
+      <c r="E45" t="s">
+        <v>117</v>
+      </c>
+      <c r="F45" t="s">
+        <v>176</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H45" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>182</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>95</v>
+      </c>
+      <c r="D46" t="s">
+        <v>116</v>
+      </c>
+      <c r="E46" t="s">
+        <v>117</v>
+      </c>
+      <c r="F46" t="s">
+        <v>166</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H46" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>185</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>99</v>
+      </c>
+      <c r="D47" t="s">
+        <v>116</v>
+      </c>
+      <c r="E47" t="s">
+        <v>117</v>
+      </c>
+      <c r="F47" t="s">
+        <v>176</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H47" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>188</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>103</v>
+      </c>
+      <c r="D48" t="s">
+        <v>116</v>
+      </c>
+      <c r="E48" t="s">
+        <v>117</v>
+      </c>
+      <c r="F48" t="s">
+        <v>189</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="H48" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>192</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>107</v>
+      </c>
+      <c r="D49" t="s">
+        <v>116</v>
+      </c>
+      <c r="E49" t="s">
+        <v>117</v>
+      </c>
+      <c r="F49" t="s">
+        <v>118</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H49" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>195</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>196</v>
+      </c>
+      <c r="D50" t="s">
+        <v>116</v>
+      </c>
+      <c r="E50" t="s">
+        <v>117</v>
+      </c>
+      <c r="F50" t="s">
+        <v>118</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H50" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>199</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>200</v>
+      </c>
+      <c r="D51" t="s">
+        <v>116</v>
+      </c>
+      <c r="E51" t="s">
+        <v>117</v>
+      </c>
+      <c r="F51" t="s">
+        <v>143</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H51" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>203</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
+        <v>204</v>
+      </c>
+      <c r="E52" t="s">
+        <v>205</v>
+      </c>
+      <c r="F52" t="s">
+        <v>206</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H52" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>209</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>23</v>
+      </c>
+      <c r="D53" t="s">
+        <v>204</v>
+      </c>
+      <c r="E53" t="s">
+        <v>205</v>
+      </c>
+      <c r="F53" t="s">
+        <v>210</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H53" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>213</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>27</v>
+      </c>
+      <c r="D54" t="s">
+        <v>204</v>
+      </c>
+      <c r="E54" t="s">
+        <v>205</v>
+      </c>
+      <c r="F54" t="s">
+        <v>129</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H54" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>216</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>31</v>
+      </c>
+      <c r="D55" t="s">
+        <v>204</v>
+      </c>
+      <c r="E55" t="s">
+        <v>205</v>
+      </c>
+      <c r="F55" t="s">
+        <v>118</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H55" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>219</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>35</v>
+      </c>
+      <c r="D56" t="s">
+        <v>204</v>
+      </c>
+      <c r="E56" t="s">
+        <v>205</v>
+      </c>
+      <c r="F56" t="s">
+        <v>143</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H56" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>222</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>39</v>
+      </c>
+      <c r="D57" t="s">
+        <v>204</v>
+      </c>
+      <c r="E57" t="s">
+        <v>205</v>
+      </c>
+      <c r="F57" t="s">
+        <v>118</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H57" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>225</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>43</v>
+      </c>
+      <c r="D58" t="s">
+        <v>204</v>
+      </c>
+      <c r="E58" t="s">
+        <v>205</v>
+      </c>
+      <c r="F58" t="s">
+        <v>125</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H58" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>228</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>47</v>
+      </c>
+      <c r="D59" t="s">
+        <v>204</v>
+      </c>
+      <c r="E59" t="s">
+        <v>205</v>
+      </c>
+      <c r="F59" t="s">
+        <v>206</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H59" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>231</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>51</v>
+      </c>
+      <c r="D60" t="s">
+        <v>204</v>
+      </c>
+      <c r="E60" t="s">
+        <v>205</v>
+      </c>
+      <c r="F60" t="s">
+        <v>206</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H60" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>234</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" t="s">
+        <v>235</v>
+      </c>
+      <c r="E61" t="s">
+        <v>236</v>
+      </c>
+      <c r="F61" t="s">
+        <v>118</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H61" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>239</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>23</v>
+      </c>
+      <c r="D62" t="s">
+        <v>235</v>
+      </c>
+      <c r="E62" t="s">
+        <v>236</v>
+      </c>
+      <c r="F62" t="s">
+        <v>143</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H62" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>242</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>27</v>
+      </c>
+      <c r="D63" t="s">
+        <v>235</v>
+      </c>
+      <c r="E63" t="s">
+        <v>236</v>
+      </c>
+      <c r="F63" t="s">
+        <v>243</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H63" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>246</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>31</v>
+      </c>
+      <c r="D64" t="s">
+        <v>235</v>
+      </c>
+      <c r="E64" t="s">
+        <v>236</v>
+      </c>
+      <c r="F64" t="s">
+        <v>247</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H64" t="s">
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>