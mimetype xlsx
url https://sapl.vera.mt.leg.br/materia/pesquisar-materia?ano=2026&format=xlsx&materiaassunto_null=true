--- v1 (2026-05-07)
+++ v2 (2026-06-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="512" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="656" uniqueCount="317">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -342,65 +342,182 @@
   <si>
     <t>454</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/454/projeto_de_lei_no_022-2026_-_autoriza_termo_de_fomento_proama_-programa_de_atendimento_multidisciplinar_de_autismo_e_deficiencia_multipla_-2026_-_apae.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE VERA-APAE, PARA CUMPRIMENTO DE EMENDAS IMPOSITIVAS PARLAMENTARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_lei_no_023-2026_-_altera_o_vencimento_inicial_dos_cargos_de_provimento_efetivo_de_monitor_de_creche_e_monitor_educacional.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do vencimento inicial dos cargos de Monitor de Creche e Monitor Educacional, constantes no anexo IV da Lei Municipal nº 953/2011, e dá outras providências</t>
   </si>
   <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/461/projeto_de_lei_no_024-2026_-_altera_a_lei_municipal_n_313_de_30_de_outubro_de_1997-loteamento_matarazzo.doc</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL N° 313, DE 30 DE OUTUBRO DE 1997, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/462/projeto_de_lei_no_025-2026_-_autoriza_convenio_com_funvida.doc</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM A FUNDAÇÃO LIVRE PARA VIVER (FUNVIDA) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/464/projeto_de_lei_no_026-2026_-_programa_municipal_de_estagio.docx</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a Incentivar o Estágio Remunerado de Estudantes, através do Programa de Estágio do Município de Vera, Estado de Mato Grosso, e dá outras providências</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/467/projeto_de_lei_no_027-2026_-_credito_adicional_especial_praca_13_de_maio.doc</t>
+  </si>
+  <si>
+    <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL ABERTURA DE CREDITO ADICIONAL ESPECIAL PARA AS OBRAS DE REFORMA E REVITALIZAÇÃO DA PRAÇA MUNICIPAL 13 DE MAIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/468/projeto_de_lei_no_028-2026_-_credito_adiconal_suplementar_aquisicao_de_onibus.doc</t>
+  </si>
+  <si>
+    <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL ADQUIRIR ÔNIBUS ESCOLARES, MEDIANTE OPERAÇÃO FINANCEIRA JUNTO AO PROGRAMA FEDERAL “FUNDO DE INVESTIMENTO EM INFRAESTRUTURA SOCIAL” (FIIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/469/projeto_de_lei_no_029-2026_-_cria_o_conselho_municipal_do_esporte_cme_e_instituido_o_fundo_municipal_do_esporte_fme.docx</t>
+  </si>
+  <si>
+    <t>Cria o Conselho Municipal do Esporte (CME), institui o Fundo Municipal do Esporte (FME) do Município de Vera/MT, dispõe sobre o Sistema Municipal do Esporte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/474/projeto_de_lei_no_031-2026_-_nomeias_as_unidades_de_saude_basicas_-ubs.docx</t>
+  </si>
+  <si>
+    <t>Denomina as Unidades de Saúde do Município de Vera que especifica, e dá outras providências.</t>
+  </si>
+  <si>
     <t>391</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/391/projeto_de_lei_complementar_no_001-2026_-_cria_cargos_de_secretarios_adjuntos__e_outras_alteracoes.docx</t>
   </si>
   <si>
     <t>Altera dispositivos constantes na Lei Complementar Municipal nº 024/2014 e dá outras providências</t>
   </si>
   <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Jader Paulo Izidorio</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/465/projeto_de_resolucao_001-2026_-_altera_ri.docx</t>
+  </si>
+  <si>
+    <t>Altera o artigo 102 do Regimento Interno da Câmara Municipal de Vera/MT, e dá outras providências</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>VETO</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/463/veto_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Veto Total ao Autógrafo de Lei nº 022/2026, originário do Projeto de Lei Legislativo nº 006/2026.</t>
+  </si>
+  <si>
     <t>393</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Professor Volmar</t>
   </si>
   <si>
     <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/393/indicacao_001.2026_-_volmar_-_planta_simbolo.docx</t>
   </si>
   <si>
     <t>Indica que seja realizado estudo técnico acompanhado de consulta pública e participação de todas as escolas do município, com a finalidade de definir oficialmente a Planta/Flor Símbolo do Município de Vera – MT.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/394/indicacao_002.2026_-_volmar_-_animal_simbolo.docx</t>
   </si>
   <si>
     <t>Indica que seja realizado estudo técnico acompanhado de consulta pública e participação das escolas da rede municipal, com a finalidade de definir oficialmente o Animal Símbolo do Município de Vera – MT.</t>
@@ -600,83 +717,170 @@
   <si>
     <t>445</t>
   </si>
   <si>
     <t>Jadão do Dogão, Marcelo Perioto</t>
   </si>
   <si>
     <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/445/indicacao_022.2026_-_jader_-_ponto_de_onibus_academicos.docx</t>
   </si>
   <si>
     <t>Indica a necessidade de se realizar a construção de pontos de ônibus cobertos e com assentos, destinados ao uso dos munícipes, especialmente aos acadêmicos do Município de Vera.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/448/indicacao_023.2026_-_volmar_-_lotes_baldios.docx</t>
   </si>
   <si>
     <t>Indica que seja elaborado e encaminhado a esta Casa de Leis um Projeto de Lei que institua legislação específica para regulamentação, fiscalização e manutenção de lotes baldios, terrenos, prédios e casas abandonadas no Município de Vera.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/449/indicacao_024.2026_-_volmar_-_educacao_no_transito.docx</t>
   </si>
   <si>
     <t>Indica que seja instituída parceria com a Polícia Militar do Estado de Mato Grosso e o Departamento Estadual de Trânsito de Mato Grosso, visando a criação e execução de um Programa Municipal de Educação e Orientação para o Trânsito no Município de Vera.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/450/indicacao_025.2026_-_volmar_-_ciclovia.docx</t>
   </si>
   <si>
     <t>Indica que seja realizado estudo técnico e posterior implantação de uma ciclovia com aproximadamente 15 km de extensão na Estrada Irmã Dulce e/ou na rodovia MT-140, no trecho sentido ao município de Santa Carmem, partindo do município de Vera.</t>
   </si>
   <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/457/indicacao_026.2026_-_volmar_-_arvores_nos_postes.docx</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realização de estudos técnicos para retirada e substituição de árvores de grande porte localizadas sob a rede de energia elétrica no município, com definição de espécies adequadas para replantio nestes espaços.</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/458/indicacao_027.2026_-_volmar_-_wifi_nas_ubs.docx</t>
+  </si>
+  <si>
+    <t>Indica que seja realizada a implantação de redes de internet Wi-Fi gratuita nas Unidades Básicas de Saúde (UBSs) e Pronto Atendimento, com acesso aos usuários do sistema de saúde municipal durante o período de atendimento, mediante controle de acesso e uso responsável.</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/459/indicacao_028.2026_-_volmar_-_coleta_seletiva.docx</t>
+  </si>
+  <si>
+    <t>Indica a realização de estudos técnicos e administrativos visando a implantação de um Programa Municipal de Coleta Seletiva, com a criação de um sistema organizado de separação, coleta e destinação de resíduos recicláveis no município de Vera/MT.</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/460/indicacao_029.2026_-_adailton_-_quadra_assentamento.docx</t>
+  </si>
+  <si>
+    <t>Indica a proposta de reforma da Quadra Poliesportiva localizada no Assentamento Califórnia.</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/466/indicacao_030.2026_-_marcelo_-_talentos_locais.docx</t>
+  </si>
+  <si>
+    <t>Indica a criação de um projeto cultural voltado à valorização dos artistas locais, através da realização de apresentações musicais e culturais na Praça 13 de Maio.</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/470/indicacao_031.2026_-_jader_-_quebra_molas.docx</t>
+  </si>
+  <si>
+    <t>Indica a construção de 2 (dois) a 4 (quatro) quebra-molas nas proximidades da borracharia do Canello, entrada do Bairro Princesa Isabel, bem como, no trecho compreendido entre o escritório da GF e a empresa C-Vale.</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Tonhão</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/471/indicacao_032.2026_-_antonio_-_feirantes.docx</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de realizar a demarcação e organização do estacionamento destinado aos feirantes na Praça 13 de Maio.</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/472/ind_033.pdf</t>
+  </si>
+  <si>
+    <t>Indica por meio dos órgãos competentes, que estude a possibilidade de elaborar e implementar regulamentação específica para a circulação de bicicletas elétricas e demais equipamentos de mobilidade individual autopropelidos no Município de Vera – MT, estabelecendo normas de segurança, circulação, fiscalização e conscientização dos usuários.</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/473/indicacao_034.2026_-_adailton_-_ponto_de_carona.docx</t>
+  </si>
+  <si>
+    <t>Indica a construção de um Ponto de Carona, devidamente sinalizado e estruturado, às margens da MT-140, sentido ao Município de Santa Carmem, nas proximidades da entrada da cidade de Vera-MT.</t>
+  </si>
+  <si>
     <t>412</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>Jader Paulo Izidorio</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/412/pll_001.pdf</t>
   </si>
   <si>
     <t>Converte em Lei, a Resolução que instituiu o auxílio-alimentação aos servidores públicos efetivos, comissionados e contratados do Poder Legislativo do Município de Vera-MT nas condições que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>Professora Lúcia, Professor Volmar</t>
   </si>
   <si>
     <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/425/projeto_de_lei_002.2026_-_cannabis.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE USO DO CANABIDIOL (CBD) E A DISTRIBUIÇÃO GRATUITA DOS MEDICAMENTOS À BASE DA “CANNABIS MEDICINAL”, COM PRESCRIÇÃO NAS UNIDADES DE SAÚDE PÚBLICA MUNICIPAL E PRIVADA, OU CONVENIADA AO SISTEMA ÚNICO DE SAÚDE – SUS, NO ÂMBITO DO MUNICÍPIO DE VERA – MT, E DAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/426/projeto_de_lei_003.2026_-_valorizacao_da_vida.docx</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE VALORIZAÇÃO DA VIDA E SAÚDE EMOCIONAL, COM DIRETRIZES PARA O USO RESPONSÁVEL DE CELULARES E TECNOLOGIAS DIGITAIS POR CRIANÇAS E ADOLESCENTES, NO MUNICÍPIO DE VERA – MATO GROSSO.</t>
@@ -751,53 +955,50 @@
     <t>Concede Moção de Aplauso a senhora Vanilsa Aparecida Piscinelli Cavalcante, pelos relevantes serviços prestados à comunidade no período de 1986 e 1987, fase marcada por grandes desafios estruturais e sociais na consolidação do município.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/437/mocao_de_aplauso_002.2026_-_volmar_-_maria_ps.docx</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso a Maria Aparecida de Souza, pelos relevantes serviços prestados ao Município de Vera – MT ao longo de quase 20 anos de atuação no Posto do PS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>Professor Volmar, Adailton Neguinho</t>
   </si>
   <si>
     <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/439/mocao_de_aplauso_003.2026_-_volmar_-_sindicato_rural.docx</t>
   </si>
   <si>
     <t>Concede MOÇÃO DE APLAUSO ao SINDICATO RURAL DE VERA E TODOS OS PRODUTORES RURAIS ASSOCIADOS, pelo relevante trabalho desenvolvido em prol do fortalecimento da agricultura, da pecuária e do desenvolvimento econômico e social do Município de Vera – Mato Grosso.</t>
   </si>
   <si>
     <t>446</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tonhão</t>
   </si>
   <si>
     <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/446/mocao_de_aplauso_004.2026_-_tonho_-_samuel_raimundo.docx</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao senhor SAMUEL RAIMUNDO DA SILVA, em reconhecimento aos relevantes serviços prestados à comunidade, tanto no exercício de seu mandato como Vereador, quanto em sua atuação atual como Agente de Combate a Endemias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1107,56 +1308,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/451/projeto_decreto_legislativo_001-2026_-_cidadao_honorario_40_anos_de_vera_final.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/388/pl_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/389/pl_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/390/projeto_de_lei_no_003-2026_-_autoriza_empravera_a_fazer_a_gestao_da_expovera_1.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/395/projeto_de_lei_no_004-2026_-_autoriza_celebrar_termo_de_fomento_com_a_associacao_dos_academicos_de_vera-mt.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/405/projeto_de_lei_no_005-2026_-_instiui_o_programa_bolsa_banda_musical_de_2026.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/406/projeto_de_lei_no_006-2026_-autoriza_a_realizar_parcerias_especificas_mediante_permuta_de_servicos_com_produtores_rurais_-_cascalhos.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/410/projeto_de_lei_no_007-2026_-altera_o_anexo_i_da_lei_1136_de_2015_alteracao_estrada_producao.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/411/projeto_de_lei_no_008-2026_-_autoriza_contratar_operacao_de_credito_com_o_banco_do_brasil.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/414/projeto_de_lei_no_009-2026_-_fixacao_do_limite_para_o_pagamento_de_obrigacoes_de_pequeno_valor_decorrentes_de_decisoes_judiciais_transitadas_em_julgado_-_precatorios.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/415/projeto_de_lei_no_010-2026_-_servidao_de_passagem_-_prolongamento_av._la_paz.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/416/projeto_de_lei_no_011-2026_-_premiacoes_eventos_esportivos_2026.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/430/projeto_de_lei_no_012-2026_-_funcionamento_comercio_finais_de_semana.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/421/projeto_de_lei_no_013-2026_-_autoriza_repasse_financeiro_a__associacao_comunitaria_tropical_fm_-_radio.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/422/projeto_de_lei_no_014-2026_-_convenio_agencia_municipal_de_regulacao_e_fiscalizacao__agirf.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/423/projeto_de_lei_no_015-2026_-_projeto_lei__sorteio_iptu.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/424/projeto_de_lei_no_016-2026_-_superavit_financeiro_do_exercicio_anterior_-_2025.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/434/pl_017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/435/projeto_de_lei_no_018-2026_-_revisao_geral_anual_rga_e_reajuste_2026.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/452/projeto_de_lei_no_019-2026_-_selo_amigo_da_crianca_e_adolescente.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/455/projeto_de_lei_no_020-2026_-_homologacao_do_relatorio_da_reavaliacao_atuarial_de_2026_-_previdencia_municipal_1.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/453/projeto_de_lei_no_021-2026_-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_fomento_com_ctg_-2026.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/454/projeto_de_lei_no_022-2026_-_autoriza_termo_de_fomento_proama_-programa_de_atendimento_multidisciplinar_de_autismo_e_deficiencia_multipla_-2026_-_apae.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_lei_no_023-2026_-_altera_o_vencimento_inicial_dos_cargos_de_provimento_efetivo_de_monitor_de_creche_e_monitor_educacional.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/391/projeto_de_lei_complementar_no_001-2026_-_cria_cargos_de_secretarios_adjuntos__e_outras_alteracoes.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/393/indicacao_001.2026_-_volmar_-_planta_simbolo.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/394/indicacao_002.2026_-_volmar_-_animal_simbolo.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/396/indicacao_003.2026_-_adailton_-_estradas.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/397/indicacao_004.2026_-_marcelo_-_redutor_velocidade_eua.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/398/indicacao_005.2026_-_marcelo_-_redutor_velocidade_pax.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/399/indicacao_006.2026_-_volmar_-_fundo_esporte.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/400/indicacao_007.2026_-_volmar_-_coleta_de_lixo.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/401/indicacao_008.2026_-_volmar_-_mt_140.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/403/indicacao_009.2026_-_volmar_-_parquinho_sensorial.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/407/indicacao_010.2026_-_adailton_-_praca.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/408/indicacao_011.2026_-_adailton_-_pista_caminhada.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/409/indicacao_012.2026_-_adailton_-_quebra-molas.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/413/indicacao_013.2026_-_jader_-_ponto_de_onibus_bj.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/417/indicacao_014.2026_-_volmar_-_iptu.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/431/indicacao_015.2026_-_adailton_-_aerobica.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/432/indicacao_016.2026_-_adailton_-_veiculo_obras.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/440/indicacao_017.2026_-_marcelo_-_iluminacao_academia_da_saude.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/441/indicacao_018.2026_-_robson_-_cameras_rua_das_creches.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/442/indicacao_019.2026_-_robson_-_faixa_elevada.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/443/indicacao_020.2026_-_adailton_-_quadra_princesa.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/444/indicacao_021.2026_-_robson_-_onibus_escolar_sola_nascente.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/445/indicacao_022.2026_-_jader_-_ponto_de_onibus_academicos.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/448/indicacao_023.2026_-_volmar_-_lotes_baldios.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/449/indicacao_024.2026_-_volmar_-_educacao_no_transito.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/450/indicacao_025.2026_-_volmar_-_ciclovia.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/412/pll_001.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/425/projeto_de_lei_002.2026_-_cannabis.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/426/projeto_de_lei_003.2026_-_valorizacao_da_vida.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/427/projeto_de_lei_004.2026_-_selo_esporte.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/428/projeto_de_lei_005.2026_-_fiacao.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/429/projeto_de_lei_006.2026_-_maes_atipicas.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/433/projeto_de_lei_007.2026_-_denomina_a_nova_creche_elzinha.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/438/projeto_de_lei_008.2026_-_aumento_real_dos_servidores.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/447/projeto_de_lei_009.2026_-_doacao_jeep.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/436/mocao_de_aplauso_001.2026_-_volmar_-_vanilsa_cavalcante.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/437/mocao_de_aplauso_002.2026_-_volmar_-_maria_ps.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/439/mocao_de_aplauso_003.2026_-_volmar_-_sindicato_rural.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/446/mocao_de_aplauso_004.2026_-_tonho_-_samuel_raimundo.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/451/projeto_decreto_legislativo_001-2026_-_cidadao_honorario_40_anos_de_vera_final.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/388/pl_001.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/389/pl_002.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/390/projeto_de_lei_no_003-2026_-_autoriza_empravera_a_fazer_a_gestao_da_expovera_1.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/395/projeto_de_lei_no_004-2026_-_autoriza_celebrar_termo_de_fomento_com_a_associacao_dos_academicos_de_vera-mt.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/405/projeto_de_lei_no_005-2026_-_instiui_o_programa_bolsa_banda_musical_de_2026.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/406/projeto_de_lei_no_006-2026_-autoriza_a_realizar_parcerias_especificas_mediante_permuta_de_servicos_com_produtores_rurais_-_cascalhos.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/410/projeto_de_lei_no_007-2026_-altera_o_anexo_i_da_lei_1136_de_2015_alteracao_estrada_producao.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/411/projeto_de_lei_no_008-2026_-_autoriza_contratar_operacao_de_credito_com_o_banco_do_brasil.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/414/projeto_de_lei_no_009-2026_-_fixacao_do_limite_para_o_pagamento_de_obrigacoes_de_pequeno_valor_decorrentes_de_decisoes_judiciais_transitadas_em_julgado_-_precatorios.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/415/projeto_de_lei_no_010-2026_-_servidao_de_passagem_-_prolongamento_av._la_paz.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/416/projeto_de_lei_no_011-2026_-_premiacoes_eventos_esportivos_2026.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/430/projeto_de_lei_no_012-2026_-_funcionamento_comercio_finais_de_semana.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/421/projeto_de_lei_no_013-2026_-_autoriza_repasse_financeiro_a__associacao_comunitaria_tropical_fm_-_radio.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/422/projeto_de_lei_no_014-2026_-_convenio_agencia_municipal_de_regulacao_e_fiscalizacao__agirf.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/423/projeto_de_lei_no_015-2026_-_projeto_lei__sorteio_iptu.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/424/projeto_de_lei_no_016-2026_-_superavit_financeiro_do_exercicio_anterior_-_2025.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/434/pl_017.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/435/projeto_de_lei_no_018-2026_-_revisao_geral_anual_rga_e_reajuste_2026.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/452/projeto_de_lei_no_019-2026_-_selo_amigo_da_crianca_e_adolescente.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/455/projeto_de_lei_no_020-2026_-_homologacao_do_relatorio_da_reavaliacao_atuarial_de_2026_-_previdencia_municipal_1.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/453/projeto_de_lei_no_021-2026_-_autoriza_o_poder_executivo_municipal_a_firmar_termo_de_fomento_com_ctg_-2026.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/454/projeto_de_lei_no_022-2026_-_autoriza_termo_de_fomento_proama_-programa_de_atendimento_multidisciplinar_de_autismo_e_deficiencia_multipla_-2026_-_apae.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/456/projeto_de_lei_no_023-2026_-_altera_o_vencimento_inicial_dos_cargos_de_provimento_efetivo_de_monitor_de_creche_e_monitor_educacional.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/461/projeto_de_lei_no_024-2026_-_altera_a_lei_municipal_n_313_de_30_de_outubro_de_1997-loteamento_matarazzo.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/462/projeto_de_lei_no_025-2026_-_autoriza_convenio_com_funvida.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/464/projeto_de_lei_no_026-2026_-_programa_municipal_de_estagio.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/467/projeto_de_lei_no_027-2026_-_credito_adicional_especial_praca_13_de_maio.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/468/projeto_de_lei_no_028-2026_-_credito_adiconal_suplementar_aquisicao_de_onibus.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/469/projeto_de_lei_no_029-2026_-_cria_o_conselho_municipal_do_esporte_cme_e_instituido_o_fundo_municipal_do_esporte_fme.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/474/projeto_de_lei_no_031-2026_-_nomeias_as_unidades_de_saude_basicas_-ubs.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/391/projeto_de_lei_complementar_no_001-2026_-_cria_cargos_de_secretarios_adjuntos__e_outras_alteracoes.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/465/projeto_de_resolucao_001-2026_-_altera_ri.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/463/veto_001-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/393/indicacao_001.2026_-_volmar_-_planta_simbolo.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/394/indicacao_002.2026_-_volmar_-_animal_simbolo.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/396/indicacao_003.2026_-_adailton_-_estradas.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/397/indicacao_004.2026_-_marcelo_-_redutor_velocidade_eua.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/398/indicacao_005.2026_-_marcelo_-_redutor_velocidade_pax.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/399/indicacao_006.2026_-_volmar_-_fundo_esporte.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/400/indicacao_007.2026_-_volmar_-_coleta_de_lixo.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/401/indicacao_008.2026_-_volmar_-_mt_140.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/403/indicacao_009.2026_-_volmar_-_parquinho_sensorial.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/407/indicacao_010.2026_-_adailton_-_praca.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/408/indicacao_011.2026_-_adailton_-_pista_caminhada.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/409/indicacao_012.2026_-_adailton_-_quebra-molas.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/413/indicacao_013.2026_-_jader_-_ponto_de_onibus_bj.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/417/indicacao_014.2026_-_volmar_-_iptu.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/431/indicacao_015.2026_-_adailton_-_aerobica.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/432/indicacao_016.2026_-_adailton_-_veiculo_obras.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/440/indicacao_017.2026_-_marcelo_-_iluminacao_academia_da_saude.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/441/indicacao_018.2026_-_robson_-_cameras_rua_das_creches.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/442/indicacao_019.2026_-_robson_-_faixa_elevada.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/443/indicacao_020.2026_-_adailton_-_quadra_princesa.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/444/indicacao_021.2026_-_robson_-_onibus_escolar_sola_nascente.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/445/indicacao_022.2026_-_jader_-_ponto_de_onibus_academicos.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/448/indicacao_023.2026_-_volmar_-_lotes_baldios.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/449/indicacao_024.2026_-_volmar_-_educacao_no_transito.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/450/indicacao_025.2026_-_volmar_-_ciclovia.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/457/indicacao_026.2026_-_volmar_-_arvores_nos_postes.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/458/indicacao_027.2026_-_volmar_-_wifi_nas_ubs.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/459/indicacao_028.2026_-_volmar_-_coleta_seletiva.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/460/indicacao_029.2026_-_adailton_-_quadra_assentamento.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/466/indicacao_030.2026_-_marcelo_-_talentos_locais.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/470/indicacao_031.2026_-_jader_-_quebra_molas.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/471/indicacao_032.2026_-_antonio_-_feirantes.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/472/ind_033.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/473/indicacao_034.2026_-_adailton_-_ponto_de_carona.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/412/pll_001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/425/projeto_de_lei_002.2026_-_cannabis.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/426/projeto_de_lei_003.2026_-_valorizacao_da_vida.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/427/projeto_de_lei_004.2026_-_selo_esporte.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/428/projeto_de_lei_005.2026_-_fiacao.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/429/projeto_de_lei_006.2026_-_maes_atipicas.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/433/projeto_de_lei_007.2026_-_denomina_a_nova_creche_elzinha.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/438/projeto_de_lei_008.2026_-_aumento_real_dos_servidores.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/447/projeto_de_lei_009.2026_-_doacao_jeep.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/436/mocao_de_aplauso_001.2026_-_volmar_-_vanilsa_cavalcante.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/437/mocao_de_aplauso_002.2026_-_volmar_-_maria_ps.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/439/mocao_de_aplauso_003.2026_-_volmar_-_sindicato_rural.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2026/446/mocao_de_aplauso_004.2026_-_tonho_-_samuel_raimundo.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H64"/>
+  <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="129.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="232" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1786,1054 +1987,1522 @@
       </c>
       <c r="D25" t="s">
         <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>108</v>
       </c>
       <c r="H25" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>110</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="D26" t="s">
-        <v>111</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
-        <v>112</v>
+        <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H26" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>114</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>115</v>
       </c>
-      <c r="B27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="E27" t="s">
+      <c r="H27" t="s">
         <v>117</v>
-      </c>
-[...7 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>118</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>119</v>
+      </c>
+      <c r="D28" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H28" t="s">
         <v>121</v>
-      </c>
-[...19 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>122</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>123</v>
+      </c>
+      <c r="D29" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B29" t="s">
-[...11 lines deleted...]
-      <c r="F29" t="s">
+      <c r="H29" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>126</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>127</v>
+      </c>
+      <c r="D30" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B30" t="s">
-[...11 lines deleted...]
-      <c r="F30" t="s">
+      <c r="H30" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>130</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>131</v>
+      </c>
+      <c r="D31" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B31" t="s">
-[...11 lines deleted...]
-      <c r="F31" t="s">
+      <c r="H31" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>134</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>135</v>
+      </c>
+      <c r="D32" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B32" t="s">
-[...14 lines deleted...]
-      <c r="G32" s="1" t="s">
+      <c r="H32" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>138</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" t="s">
         <v>139</v>
       </c>
-      <c r="B33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E33" t="s">
-        <v>117</v>
+        <v>140</v>
       </c>
       <c r="F33" t="s">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H33" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>116</v>
+        <v>144</v>
       </c>
       <c r="E34" t="s">
-        <v>117</v>
+        <v>145</v>
       </c>
       <c r="F34" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="H34" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>51</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>116</v>
+        <v>150</v>
       </c>
       <c r="E35" t="s">
-        <v>117</v>
+        <v>151</v>
       </c>
       <c r="F35" t="s">
-        <v>118</v>
+        <v>19</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="H35" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="D36" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="E36" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
       <c r="F36" t="s">
-        <v>125</v>
+        <v>157</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="H36" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="D37" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="E37" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
       <c r="F37" t="s">
-        <v>125</v>
+        <v>157</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="H37" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>163</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>27</v>
+      </c>
+      <c r="D38" t="s">
         <v>155</v>
       </c>
-      <c r="B38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E38" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
       <c r="F38" t="s">
-        <v>125</v>
+        <v>164</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="H38" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="D39" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="E39" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
       <c r="F39" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="H39" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>71</v>
+        <v>35</v>
       </c>
       <c r="D40" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="E40" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
       <c r="F40" t="s">
-        <v>118</v>
+        <v>172</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="H40" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>75</v>
+        <v>39</v>
       </c>
       <c r="D41" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="E41" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
       <c r="F41" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="H41" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>79</v>
+        <v>43</v>
       </c>
       <c r="D42" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="E42" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
       <c r="F42" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="H42" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>83</v>
+        <v>47</v>
       </c>
       <c r="D43" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="E43" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
       <c r="F43" t="s">
-        <v>129</v>
+        <v>182</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="H43" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>87</v>
+        <v>51</v>
       </c>
       <c r="D44" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="E44" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
       <c r="F44" t="s">
-        <v>176</v>
+        <v>157</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="H44" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>91</v>
+        <v>55</v>
       </c>
       <c r="D45" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="E45" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
       <c r="F45" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="H45" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>95</v>
+        <v>59</v>
       </c>
       <c r="D46" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="E46" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
       <c r="F46" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="H46" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>99</v>
+        <v>63</v>
       </c>
       <c r="D47" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="E47" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
       <c r="F47" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="H47" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>103</v>
+        <v>67</v>
       </c>
       <c r="D48" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="E48" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
       <c r="F48" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="H48" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>107</v>
+        <v>71</v>
       </c>
       <c r="D49" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="E49" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
       <c r="F49" t="s">
-        <v>118</v>
+        <v>157</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="H49" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>196</v>
+        <v>75</v>
       </c>
       <c r="D50" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="E50" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
       <c r="F50" t="s">
-        <v>118</v>
+        <v>205</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="H50" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>200</v>
+        <v>79</v>
       </c>
       <c r="D51" t="s">
-        <v>116</v>
+        <v>155</v>
       </c>
       <c r="E51" t="s">
-        <v>117</v>
+        <v>156</v>
       </c>
       <c r="F51" t="s">
-        <v>143</v>
+        <v>205</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="H51" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="D52" t="s">
-        <v>204</v>
+        <v>155</v>
       </c>
       <c r="E52" t="s">
-        <v>205</v>
+        <v>156</v>
       </c>
       <c r="F52" t="s">
-        <v>206</v>
+        <v>168</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="H52" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>23</v>
+        <v>87</v>
       </c>
       <c r="D53" t="s">
-        <v>204</v>
+        <v>155</v>
       </c>
       <c r="E53" t="s">
-        <v>205</v>
+        <v>156</v>
       </c>
       <c r="F53" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="H53" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>27</v>
+        <v>91</v>
       </c>
       <c r="D54" t="s">
-        <v>204</v>
+        <v>155</v>
       </c>
       <c r="E54" t="s">
-        <v>205</v>
+        <v>156</v>
       </c>
       <c r="F54" t="s">
-        <v>129</v>
+        <v>215</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="H54" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>31</v>
+        <v>95</v>
       </c>
       <c r="D55" t="s">
-        <v>204</v>
+        <v>155</v>
       </c>
       <c r="E55" t="s">
+        <v>156</v>
+      </c>
+      <c r="F55" t="s">
         <v>205</v>
       </c>
-      <c r="F55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G55" s="1" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="H55" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>35</v>
+        <v>99</v>
       </c>
       <c r="D56" t="s">
-        <v>204</v>
+        <v>155</v>
       </c>
       <c r="E56" t="s">
-        <v>205</v>
+        <v>156</v>
       </c>
       <c r="F56" t="s">
-        <v>143</v>
+        <v>215</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="H56" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>39</v>
+        <v>103</v>
       </c>
       <c r="D57" t="s">
-        <v>204</v>
+        <v>155</v>
       </c>
       <c r="E57" t="s">
-        <v>205</v>
+        <v>156</v>
       </c>
       <c r="F57" t="s">
-        <v>118</v>
+        <v>228</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="H57" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>43</v>
+        <v>107</v>
       </c>
       <c r="D58" t="s">
-        <v>204</v>
+        <v>155</v>
       </c>
       <c r="E58" t="s">
-        <v>205</v>
+        <v>156</v>
       </c>
       <c r="F58" t="s">
-        <v>125</v>
+        <v>157</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="H58" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>47</v>
+        <v>111</v>
       </c>
       <c r="D59" t="s">
-        <v>204</v>
+        <v>155</v>
       </c>
       <c r="E59" t="s">
-        <v>205</v>
+        <v>156</v>
       </c>
       <c r="F59" t="s">
-        <v>206</v>
+        <v>157</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H59" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>51</v>
+        <v>115</v>
       </c>
       <c r="D60" t="s">
-        <v>204</v>
+        <v>155</v>
       </c>
       <c r="E60" t="s">
-        <v>205</v>
+        <v>156</v>
       </c>
       <c r="F60" t="s">
-        <v>206</v>
+        <v>182</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="H60" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="D61" t="s">
-        <v>235</v>
+        <v>155</v>
       </c>
       <c r="E61" t="s">
-        <v>236</v>
+        <v>156</v>
       </c>
       <c r="F61" t="s">
-        <v>118</v>
+        <v>157</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="H61" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>23</v>
+        <v>123</v>
       </c>
       <c r="D62" t="s">
-        <v>235</v>
+        <v>155</v>
       </c>
       <c r="E62" t="s">
-        <v>236</v>
+        <v>156</v>
       </c>
       <c r="F62" t="s">
-        <v>143</v>
+        <v>157</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="H62" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>27</v>
+        <v>127</v>
       </c>
       <c r="D63" t="s">
-        <v>235</v>
+        <v>155</v>
       </c>
       <c r="E63" t="s">
-        <v>236</v>
+        <v>156</v>
       </c>
       <c r="F63" t="s">
-        <v>243</v>
+        <v>157</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="H63" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
+        <v>131</v>
+      </c>
+      <c r="D64" t="s">
+        <v>155</v>
+      </c>
+      <c r="E64" t="s">
+        <v>156</v>
+      </c>
+      <c r="F64" t="s">
+        <v>164</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H64" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>252</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>135</v>
+      </c>
+      <c r="D65" t="s">
+        <v>155</v>
+      </c>
+      <c r="E65" t="s">
+        <v>156</v>
+      </c>
+      <c r="F65" t="s">
+        <v>168</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H65" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>255</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>256</v>
+      </c>
+      <c r="D66" t="s">
+        <v>155</v>
+      </c>
+      <c r="E66" t="s">
+        <v>156</v>
+      </c>
+      <c r="F66" t="s">
+        <v>198</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H66" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>259</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>260</v>
+      </c>
+      <c r="D67" t="s">
+        <v>155</v>
+      </c>
+      <c r="E67" t="s">
+        <v>156</v>
+      </c>
+      <c r="F67" t="s">
+        <v>261</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H67" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>264</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>265</v>
+      </c>
+      <c r="D68" t="s">
+        <v>155</v>
+      </c>
+      <c r="E68" t="s">
+        <v>156</v>
+      </c>
+      <c r="F68" t="s">
+        <v>198</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H68" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>268</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>269</v>
+      </c>
+      <c r="D69" t="s">
+        <v>155</v>
+      </c>
+      <c r="E69" t="s">
+        <v>156</v>
+      </c>
+      <c r="F69" t="s">
+        <v>164</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H69" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>272</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>10</v>
+      </c>
+      <c r="D70" t="s">
+        <v>273</v>
+      </c>
+      <c r="E70" t="s">
+        <v>274</v>
+      </c>
+      <c r="F70" t="s">
+        <v>146</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H70" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>277</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>23</v>
+      </c>
+      <c r="D71" t="s">
+        <v>273</v>
+      </c>
+      <c r="E71" t="s">
+        <v>274</v>
+      </c>
+      <c r="F71" t="s">
+        <v>278</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H71" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>281</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>27</v>
+      </c>
+      <c r="D72" t="s">
+        <v>273</v>
+      </c>
+      <c r="E72" t="s">
+        <v>274</v>
+      </c>
+      <c r="F72" t="s">
+        <v>168</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H72" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>284</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
         <v>31</v>
       </c>
-      <c r="D64" t="s">
-[...12 lines deleted...]
-        <v>249</v>
+      <c r="D73" t="s">
+        <v>273</v>
+      </c>
+      <c r="E73" t="s">
+        <v>274</v>
+      </c>
+      <c r="F73" t="s">
+        <v>157</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H73" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>287</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>35</v>
+      </c>
+      <c r="D74" t="s">
+        <v>273</v>
+      </c>
+      <c r="E74" t="s">
+        <v>274</v>
+      </c>
+      <c r="F74" t="s">
+        <v>182</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H74" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>290</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>39</v>
+      </c>
+      <c r="D75" t="s">
+        <v>273</v>
+      </c>
+      <c r="E75" t="s">
+        <v>274</v>
+      </c>
+      <c r="F75" t="s">
+        <v>157</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H75" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>293</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>43</v>
+      </c>
+      <c r="D76" t="s">
+        <v>273</v>
+      </c>
+      <c r="E76" t="s">
+        <v>274</v>
+      </c>
+      <c r="F76" t="s">
+        <v>164</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H76" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>296</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>47</v>
+      </c>
+      <c r="D77" t="s">
+        <v>273</v>
+      </c>
+      <c r="E77" t="s">
+        <v>274</v>
+      </c>
+      <c r="F77" t="s">
+        <v>146</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H77" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>299</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>51</v>
+      </c>
+      <c r="D78" t="s">
+        <v>273</v>
+      </c>
+      <c r="E78" t="s">
+        <v>274</v>
+      </c>
+      <c r="F78" t="s">
+        <v>146</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H78" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>302</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>10</v>
+      </c>
+      <c r="D79" t="s">
+        <v>303</v>
+      </c>
+      <c r="E79" t="s">
+        <v>304</v>
+      </c>
+      <c r="F79" t="s">
+        <v>157</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H79" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>307</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>23</v>
+      </c>
+      <c r="D80" t="s">
+        <v>303</v>
+      </c>
+      <c r="E80" t="s">
+        <v>304</v>
+      </c>
+      <c r="F80" t="s">
+        <v>182</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H80" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>310</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>27</v>
+      </c>
+      <c r="D81" t="s">
+        <v>303</v>
+      </c>
+      <c r="E81" t="s">
+        <v>304</v>
+      </c>
+      <c r="F81" t="s">
+        <v>311</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H81" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>314</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>31</v>
+      </c>
+      <c r="D82" t="s">
+        <v>303</v>
+      </c>
+      <c r="E82" t="s">
+        <v>304</v>
+      </c>
+      <c r="F82" t="s">
+        <v>261</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H82" t="s">
+        <v>316</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2857,50 +3526,68 @@
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>