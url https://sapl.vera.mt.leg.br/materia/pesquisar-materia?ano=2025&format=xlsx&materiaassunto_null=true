--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,2142 +54,2142 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Marcelo Perioto, Adailton Neguinho, Jadão do Dogão</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_decreto_legislativo_001-2025_-_cidadao_honorario_-_francisco_sumida_-_marcelo.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_decreto_legislativo_001-2025_-_cidadao_honorario_-_francisco_sumida_-_marcelo.doc</t>
   </si>
   <si>
     <t>Concede Título de CIDADÃO HONORÁRIO DE VERA-MT, ao Senhor FRANCISCO SUMIDA.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jadão do Dogão, Marcelo Perioto, Robson Freitas</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_decreto_legislativo_002-2025_-_cidadao_honorario_neudi_giacomelli_-_jader.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_decreto_legislativo_002-2025_-_cidadao_honorario_neudi_giacomelli_-_jader.docx</t>
   </si>
   <si>
     <t>Concede o título de CIDADÃO HONORÁRIO DE VERA-MT, ao empresário NEUDI GIACOMELLI, pelo seu espírito empreendedor e por sua contribuição ao desenvolvimento econômico e social de Vera/MT, gerando centenas de empregos e movimentando nossa economia com responsabilidade e compromisso.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Jader Paulo Izidorio</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/311/projeto_decreto_legislativo_003-2025_-_viagem_do_prefeito_-_jader.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/311/projeto_decreto_legislativo_003-2025_-_viagem_do_prefeito_-_jader.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL DE VERA AUSENTAR-SE DO PAÍS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/347/projdecr_004.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/347/projdecr_004.pdf</t>
   </si>
   <si>
     <t>Concede Título de CIDADÃO HONORÁRIO DE VERA-MT, ao Senhor ANTÔNIO LUÍS WOLFART</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>COF - Comissão de Orçamento, Finanças e Tributação</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/371/3_-_projeto_decreto_legislativo_005-2025_-_contas_governo_2024.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/371/3_-_projeto_decreto_legislativo_005-2025_-_contas_governo_2024.doc</t>
   </si>
   <si>
     <t>Aprova as Contas Anuais de Governo da Prefeitura Municipal de Vera, Estado de Mato Grosso, referente ao Exercício Financeiro de 2024, conforme Parecer Prévio nº 26/2025 - Plenário Presencial, referente ao Processo nº 185.045-8/2024 (177.564-2/2024, 177.568-5/2024 e 199.736-0/2025 - apensos), do Tribunal de Contas do Estado de Mato Grosso e dá outras providências</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Yago Pezarico Giacomelli</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_de_lei_no_001-2025_-_ratifica_a_participacao_do_municipio_e_autoriza__firmar_contrato_de_rateio_com_o_consorcio_publico_de_saude_vale_do_teles_pires.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_de_lei_no_001-2025_-_ratifica_a_participacao_do_municipio_e_autoriza__firmar_contrato_de_rateio_com_o_consorcio_publico_de_saude_vale_do_teles_pires.docx</t>
   </si>
   <si>
     <t>RATIFICA A PARTICIPAÇÃO DO MUNICÍPIO DE VERA E AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONTRATO DE RATEIO COM O CONSÓRCIO PÚBLICO DE SAÚDE VALE DO TELES PIRES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_no_002-2025_-_premiacoes_eventos_esportivos_2025_2.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_no_002-2025_-_premiacoes_eventos_esportivos_2025_2.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VERA A REPASSAR PREMIAÇÃO ÀS EQUIPES VENCEDORAS E ATLETAS DESTAQUES DOS EVENTOS ESPORTIVOS MUNICIPAIS EDIÇÕES 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/192/projeto_de_lei_no_003-2025_-_abertura_de_credito_adicional_especial_-_apae_fundeb.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/192/projeto_de_lei_no_003-2025_-_abertura_de_credito_adicional_especial_-_apae_fundeb.doc</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_no_004-2025_-_termo_de_convenio_-_apae.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_no_004-2025_-_termo_de_convenio_-_apae.docx</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A FIRMAR TERMO DE CONVÊNIO COM APAE, OBJETIVANDO O REPASSE DE RECURSOS DO FUNDEB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_no_005-2025_-_autoriza_repasse_financeiro_a_associacao_dos_academicos_de_vera.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_no_005-2025_-_autoriza_repasse_financeiro_a_associacao_dos_academicos_de_vera.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL CELEBRAR CONVÊNIO COM A AAV–ASSOCIAÇÃO DOS ACADÊMICOS DE VERA, PARA FINS DE TRANSPORTE DE UNIVERSITÁRIOS ATÉ OS CAMPUS DE SINOP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_no_006-2025_-_superavit_financeiro.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_no_006-2025_-_superavit_financeiro.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, POR SUPERAVIT FINANCEIRO DO EXERCICIO ANTERIOR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/235/projeto_de_lei_no_007-2025_-_instiui_o_programa_bolsa_banda_musical.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/235/projeto_de_lei_no_007-2025_-_instiui_o_programa_bolsa_banda_musical.doc</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA BOLSA BANDA MUSICAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_no_008-2025_-_termo_de_fomento__incentivo_a_expovera.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_no_008-2025_-_termo_de_fomento__incentivo_a_expovera.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE FOMENTO COM A ASSOCIAÇÃO EMPRAVERA PARA A REALIZAÇAO DA 13ª EXPOVERA 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_no_009-2025_-_filiacao_a_amm_mt_n_v.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_no_009-2025_-_filiacao_a_amm_mt_n_v.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FILIAÇÃO DO MUNICÍPIO DE VERA NA ASSOCIAÇÃO DOS MUNICÍPIOS DE MATO GROSSO – AMM-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/238/projeto_de_lei_no_010-2025_-_revisao_salarial_2025_-_rga.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/238/projeto_de_lei_no_010-2025_-_revisao_salarial_2025_-_rga.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONCEDER A REVISÃO GERAL ANUAL E AUMENTO AOS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS, INATIVOS E PENSIONISTAS DA ADMINISTRAÇAO DIRETA E INDIRETA, DO LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/239/projeto_de_lei_no_011-2025_-_autoriza_repasse_financeiro_a__associacao_do_clube_da_terceira_idade_viva_a_vida.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/239/projeto_de_lei_no_011-2025_-_autoriza_repasse_financeiro_a__associacao_do_clube_da_terceira_idade_viva_a_vida.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL REPASSAR RECURSOS FINANCEIROS, MEDIANTE CONVÊNIO, PARA A ASSOCIAÇÃO DO CLUBE DA TERCEIRA IDADE VIVA A VIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/251/pl_012_urg.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/251/pl_012_urg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a aderir ao Consórcio Interfederativo de Compras Públicas do Estado de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_013-2025_-_autoriza_adesao_e_contrato_rateio_cidesa_nv.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_013-2025_-_autoriza_adesao_e_contrato_rateio_cidesa_nv.docx</t>
   </si>
   <si>
     <t>Ratifica a participação do Município e autoriza o Poder Executivo Municipal firmar Contrato de Rateio com o Consórcio Intermunicipal de Desenvolvimento Econômico Social e Ambiental Alto Teles Pires e dá outras providências</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/253/pl_014_urg.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/253/pl_014_urg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo firmar Termo de Convênio com o Município de Sorriso para fins de implantar o Programa Municipal de Incentivo à Criação de Frango Caipira pela Agricultura Familiar e dá outras providências.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/254/pl_015_urg.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/254/pl_015_urg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Tratamento Favorecido, Diferenciado e Simplificado para as Microempresas (ME) e Empresas de Pequeno Porte (EPP) nas contratações públicas de bens, serviços e obras no âmbito da Administração Pública Municipal de Vera, Estado de Mato Grosso e dá outras providências</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/255/pl_016_urg.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/255/pl_016_urg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal promover campanha incentivadora para cobrança do IPTU 2025, mediante concessão de desconto para pagamento em parcela única, e dá outras providências</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_no_017-2025_-_termo_de_convenio_empaer-mt.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_no_017-2025_-_termo_de_convenio_empaer-mt.doc</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM A EMPRESA MATOGROSSENSE DE PESQUISA, ASSISTÊNCIA E EXTENSÃO RURAL - EMPAER-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_no_018-2025_-_plano_municipal_de_arborizacao.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_no_018-2025_-_plano_municipal_de_arborizacao.docx</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE ARBORIZAÇÃO DO MUNICÍPIO DE VERA-MT, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_no_019-2025_-_autoriza_repasse_financeiro_para_apae_2025-_termo_de_cooperacao.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_no_019-2025_-_autoriza_repasse_financeiro_para_apae_2025-_termo_de_cooperacao.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL REPASSAR RECURSOS FINANCEIROS MEDIANTE TERMO DE COOPERAÇÃO PARA A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE VERA – APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_lei_no_020-2025_-_autoriza_a_demolir_o_antigo_o_predio_do_paco_municipal.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_lei_no_020-2025_-_autoriza_a_demolir_o_antigo_o_predio_do_paco_municipal.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DEMOLIR O PRÉDIO PÚBLICO LOCALIZADO NA AV. OTAWA, ESQUINA COM AV. BRASIL, ANTIGO PAÇO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_021-2025_-_concessao_de_incentivos_a_gazin____corrigido.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_021-2025_-_concessao_de_incentivos_a_gazin____corrigido.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER INCENTIVOS FISCAIS À EMPRESA GAZIN INDÚSTRIA E COMÉRCIO DE MÓVEIS E ELETRODOMESTICOS S.A E ADMINISTRADORA DE BENS GAZINLTDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_no_022-2025_-_autoriza_repasse_financeiro_para_associacao_frei_miguel_2025-_termo_de_cooperacao.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_no_022-2025_-_autoriza_repasse_financeiro_para_associacao_frei_miguel_2025-_termo_de_cooperacao.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL REPASSAR RECURSOS FINANCEIROS MEDIANTE TERMO DE COLABORAÇÃO PARA A ASSOCIAÇÃO FREI MIGUEL BOTTACIN DE APOIO AO IDOSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei_no_023-2025_-_autoriza_repasse_financeiro_para_apae_2025-_fomento.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei_no_023-2025_-_autoriza_repasse_financeiro_para_apae_2025-_fomento.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal repassar Recursos Financeiros mediante Termo de Fomento para a Associação de Pais e Amigos dos Excepcionais de Vera – APAE, e dá outras providências.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_no_024-2025_-_ubs_suplem.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_no_024-2025_-_ubs_suplem.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Abrir Credito Adicional Suplementar para firmar convênio com Ministério da Saúde, suplementar dotação da LOA, e dá outras providências</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_no_025-2025_-_altera_e_acrescenta_dispositivo_na_lei_municipal_no_1.5422025.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_no_025-2025_-_altera_e_acrescenta_dispositivo_na_lei_municipal_no_1.5422025.docx</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo na Lei Municipal nº 1.542/2025 e dá outras providências</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_026.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de Fomento com a LIMMT para a realização da 4ª Etapa do Circuito Matogrossense de Motocross 2025, abrir crédito adicional especial, e dá outras providências</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/275/pl_027.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/275/pl_027.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º da Lei Municipal nº 943/2011, é dá outras providências.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/276/pl_028.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/276/pl_028.pdf</t>
   </si>
   <si>
     <t>Altera artigos da Lei 006/1987 - Código de Posturas do Município de Vera.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_no_031-2025_-_homologacao_do_relatorio_da_reavaliacao_atuarial_de_2025_-_previdencia_municipal.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_no_031-2025_-_homologacao_do_relatorio_da_reavaliacao_atuarial_de_2025_-_previdencia_municipal.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a homologação do Relatório da Reavaliação Atuarial de 2025 (Data Focal 31/12/2024), mantém o custo normal e modifica o Plano de Amortização do Regime Próprio de Previdência Social, custeados pelo Ente Federativo, conforme diretrizes emanadas pela Portaria MTP 1.467/2022 e das outras providências.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/279/pl_032.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/279/pl_032.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a ceder ambulância e pessoal para atendimento em eventos particulares e dá outras providências.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_no_033-2025_-_altera_lei_que_institui_o_plano_municipal_de_educacao_-_prorroga_prazo_da_lei_1141-2015.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_no_033-2025_-_altera_lei_que_institui_o_plano_municipal_de_educacao_-_prorroga_prazo_da_lei_1141-2015.docx</t>
   </si>
   <si>
     <t>Altera artigo da Lei 1.141, de 16 de junho de 2015 – Aprova Plano Municipal de Educação e dá outras providencias.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_lei_no_034-2025_-_aluguel_do_centro_de_convivencia_dos_idosos_e_centro_de_eventos_olimpio_giacomelli.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_lei_no_034-2025_-_aluguel_do_centro_de_convivencia_dos_idosos_e_centro_de_eventos_olimpio_giacomelli.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da utilização à título precário do Centro de Convivência dos Idosos e do Centro de Eventos Olímpio Giacomelli, e dá outras providências.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_no_035-2025_-_termo_de_fomento__associacao_protetora_dos_animais_miau.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_no_035-2025_-_termo_de_fomento__associacao_protetora_dos_animais_miau.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE FOMENTO COM A ASSOCIAÇÃO PROTETORA DOS ANIMAIS MI&amp;AU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_no_036-2025_-_adesivagem_veiculos.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_no_036-2025_-_adesivagem_veiculos.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de identificação por adesivagem dos veículos próprios e locados pela Administração Pública Municipal e dá outras providências</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_no_037-2025_-_altera_leia_1305-2029_-_autorizado_a_ajuda_de_custo_de_moradia_e_auxilio_alimentacao-_mais_medicos.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_no_037-2025_-_altera_leia_1305-2029_-_autorizado_a_ajuda_de_custo_de_moradia_e_auxilio_alimentacao-_mais_medicos.docx</t>
   </si>
   <si>
     <t>Altera a redação do art. 2º, incisos I e II e § 2º da Lei 1.305/2019, de 18 de dezembro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_no_038-2025_-_altera_anexos_da_lei_no_953-2011_-_novo.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_no_038-2025_-_altera_anexos_da_lei_no_953-2011_-_novo.docx</t>
   </si>
   <si>
     <t>Altera anexos da Lei Municipal nº 953/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_no_039-2025_-_altera_as_coordenadas_do_tracado_do_trecho_da_estrada_laura_da_lei_1.136_de_28_de_abril_de_2015.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_no_039-2025_-_altera_as_coordenadas_do_tracado_do_trecho_da_estrada_laura_da_lei_1.136_de_28_de_abril_de_2015.docx</t>
   </si>
   <si>
     <t>ALTERA AS COORDENADAS DO TRAÇADO DO TRECHO DA ESTRADA LAURA DA LEI 1.136, DE 28 DE ABRIL DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_no_040-2025_-_institui_o_codigo_de_etica_e_disciplina_do_servidor_publico_municipal_da_administracao_direta_e_indireta.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_no_040-2025_-_institui_o_codigo_de_etica_e_disciplina_do_servidor_publico_municipal_da_administracao_direta_e_indireta.docx</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE ÉTICA E DISCIPLINA DO SERVIDOR PÚBLICO MUNICIPAL DA ADMINISTRAÇÃO DIRETA E INDIRETA DO MUNICÍPIO DE VERA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_no_041-2025_-_autoriza_a_concessao_de_direito_de_uso_onerosa_para_a_utilizacao_e_exploracao_economica_de_bem_publico_lanchonete_praca.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_no_041-2025_-_autoriza_a_concessao_de_direito_de_uso_onerosa_para_a_utilizacao_e_exploracao_economica_de_bem_publico_lanchonete_praca.docx</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE DIREITO DE USO ONEROSA PARA A UTILIZAÇÃO E EXPLORAÇÃO ECONÔMICA DE BEM PÚBLICO QUE ESPECIFÍCA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/305/projeto_de_lei_no_042-2025_-_autoriza_o_municipio_de_vera-mt_a_receber_por_doacao_area_de_terra_dos_senhores_albio_zoz_e_rosimeire_pereira_dos_santos_zoz_1.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/305/projeto_de_lei_no_042-2025_-_autoriza_o_municipio_de_vera-mt_a_receber_por_doacao_area_de_terra_dos_senhores_albio_zoz_e_rosimeire_pereira_dos_santos_zoz_1.docx</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE VERA-MT A RECEBER, POR DOAÇÃO, ÁREA DE TERRA DOS SENHORES ALBIO ZOZ E ROSIMEIRE PEREIRA DOS SANTOS ZOZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_no_043-2025_-_dispoe_sobre_a_restricao_ao_transito_de_veiculos_de_carga_no_perimetro_urbano.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_no_043-2025_-_dispoe_sobre_a_restricao_ao_transito_de_veiculos_de_carga_no_perimetro_urbano.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a restrição ao trânsito de veículos de carga no perímetro urbano do Município de Vera e dá outras providências</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_no_044-2025_-_autoriza_o_chefe_do_poder_executivo_municipal_abertura_de_credito_adicional_suplementar.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_no_044-2025_-_autoriza_o_chefe_do_poder_executivo_municipal_abertura_de_credito_adicional_suplementar.doc</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_no_045-2025_-__autoriza_o_poder_executivo_a_firmar_termo_de_fomento_com_o_conselho_comunitario_de_seguranca_publica_de_vera-mt_-_conseg.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_no_045-2025_-__autoriza_o_poder_executivo_a_firmar_termo_de_fomento_com_o_conselho_comunitario_de_seguranca_publica_de_vera-mt_-_conseg.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE FOMENTO COM O CONSELHO COMUNITÁRIO DE SEGURANÇA PÚBLICA DE VERA-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/310/projeto_de_lei_no_046-2025_-_projeto_escola_estadual.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/310/projeto_de_lei_no_046-2025_-_projeto_escola_estadual.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE VERA A DOAR PROJETO ARQUITETÔNICO, COMPLEMENTARES, E LICENCIAMENTO AMBIENTAL PARA AMPLIAÇAO DA ESCOLA ESTADUAL NOSSA SENHORA DO PERPÉTUO SOCORRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_no_047-2025_-_acrescenta_redacao_a_lei_706_-_conselho_municipal_do_meio_ambiente.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_no_047-2025_-_acrescenta_redacao_a_lei_706_-_conselho_municipal_do_meio_ambiente.docx</t>
   </si>
   <si>
     <t>Acrescenta o item XXIV ao art. 2°, e os parágrafos 1° e 2° ao art. 4°, da Lei 706/2006.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/314/projeto_de_lei_no_048-2025_-_altera_a_redacao_do_artigo_13_da_lei_municipal_no_313-1997___lei_de_parcelamento_de_solo.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/314/projeto_de_lei_no_048-2025_-_altera_a_redacao_do_artigo_13_da_lei_municipal_no_313-1997___lei_de_parcelamento_de_solo.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 13 DA LEI MUNICIPAL Nº 313/1997 – LEI DE PARCELAMENTO DE SOLO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_lei_no_049-2025_-_autoriza_firmar_termo_de_fomento_assoc_frey_miguel_botaccin.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_lei_no_049-2025_-_autoriza_firmar_termo_de_fomento_assoc_frey_miguel_botaccin.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR TERMO DE FOMENTO COM A ASSOCIAÇÃO FREI MIGUEL BOTTACIN DE APOIO AO IDOSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Ana Maria Piedade da Silva</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_no_050-2025_-_termo_de_fomento_-_policia_civil_e_policia_militar_-conseg.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_no_050-2025_-_termo_de_fomento_-_policia_civil_e_policia_militar_-conseg.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM O CONSELHO COMUNITÁRIO DE SEGURANÇA PÚBLICA DE VERA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_no_052-2025_-_altera_o_nome_da_rua_paraguai_passando_a_constar_como_rua_frei_miguel_botaccin.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_no_052-2025_-_altera_o_nome_da_rua_paraguai_passando_a_constar_como_rua_frei_miguel_botaccin.doc</t>
   </si>
   <si>
     <t>NOMINA O PROLONGAMENTO DA ANTIGA ESTRADA LAURA, PASSANDO A CONSTAR COM O NOME DE RUA FREI MIGUEL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/327/projeto_de_lei_no_053-2025_-_autoriza_termo_de_fomento_ctg_querencia_da_amizade.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/327/projeto_de_lei_no_053-2025_-_autoriza_termo_de_fomento_ctg_querencia_da_amizade.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO  A FIRMAR TERMO DE FOMENTO COM O CENTRO DE TRADIÇÕES GAUCHAS QUERENCIA DA AMIZADE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_no_056-2025_-autoriza_termo_de_fomento__apae.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_no_056-2025_-autoriza_termo_de_fomento__apae.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE VERA – APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/343/pl_053_-_novo.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/343/pl_053_-_novo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do processo de definição de áreas rurais como perímetro urbano no Município de Vera-MT, e dá outras providências</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/344/plo_058-2025.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/344/plo_058-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL REALIZAR SERVIÇOS DE TERRAPLANAGEM AO IMÓVEL RURAL DE PROPRIEDADE DA APAE PARA INSTALAÇÃO DA UNIDADE DE EQUOTERAPIA.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/351/projeto_de_lei_no_059-2025_-_altera_a_lei_1560-2025_-_identificacao_por_adesivagem_dos_veiculos_proprios.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/351/projeto_de_lei_no_059-2025_-_altera_a_lei_1560-2025_-_identificacao_por_adesivagem_dos_veiculos_proprios.docx</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1560/2025 para acrescer o § 3º ao artigo 1º, e dá outras providências.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/361/projeto_de_lei_no_061-2025_-_suplementacao_para_loa_2026.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/361/projeto_de_lei_no_061-2025_-_suplementacao_para_loa_2026.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REALIZAR ABERTURAS DE CRÉDITOS NA LEI ORÇAMENTÁRIA ANUAL DO EXERCÍCIO DE 2026, NA FORMA QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/363/pl_062.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/363/pl_062.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal fazer a doação do Lote nº 12 da Quadra nº 10 ao Instituto de Defesa Agropecuária do Estado do Mato Grosso - INDEA/MT e dá outras providencias.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/364/pl_063.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/364/pl_063.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA A ESTRADA MUNICIPAL DENOMINADA CALIFORNIA AO ANEXO I DA LEI MUNICIPAL Nº 1.136, DE 28 DE ABRIL DE 2015, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_de_lei_no_065-2025_-_institui_o_servico_de_acolhimento_em_familia_acolhedora.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_de_lei_no_065-2025_-_institui_o_servico_de_acolhimento_em_familia_acolhedora.doc</t>
   </si>
   <si>
     <t>Institui o “Serviço de Acolhimento em Família Acolhedora”, que promove o acolhimento de crianças e adolescentes afastados do convívio familiar, no Munícipio de Vera, Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/370/projeto_de_lei_no_066-2025_-_criacao_do_fundo_municipal_dos_direitos_da_mulher_-_fmdm.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/370/projeto_de_lei_no_066-2025_-_criacao_do_fundo_municipal_dos_direitos_da_mulher_-_fmdm.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal dos Direitos da Mulher - FMDM, e dá outras providências</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_de_lei_no_067-2025_-_extincao_do_cisrtp.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_de_lei_no_067-2025_-_extincao_do_cisrtp.docx</t>
   </si>
   <si>
     <t>Ratifica a deliberação da Assembleia Geral Extraordinária do Consórcio Intermunicipal de Saúde da Região do Teles Pires - CISRTP, que aprovou a sua extinção, e dá outras providências.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/379/projeto_de_lei_no_068-2025_-_criacao_do_conselho_municipal_de_seguranca_alimentar_-_consea.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/379/projeto_de_lei_no_068-2025_-_criacao_do_conselho_municipal_de_seguranca_alimentar_-_consea.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Segurança Alimentar e Nutricional, e da Câmara Intersetorial de Segurança Alimentar e Nutricional do Município de Vera, Estado de Mato Grosso, no âmbito do Sistema Nacional de Segurança Alimentar Nutricional - SISAN, e dá outras providências.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/382/projeto_de_lei_no_069-2025_-_campanha_de_incentivo_e_valorizacao_do_comercio_local1.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/382/projeto_de_lei_no_069-2025_-_campanha_de_incentivo_e_valorizacao_do_comercio_local1.docx</t>
   </si>
   <si>
     <t>INSTITUI CAMPANHA “VALORIZA VERA” MEDIANTE PROGRAMA DE SORTEIO DE PRÊMIOS AOS MUNÍCIPES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/383/pl_n.o_70-2025_-_compilado_-_criacao_da_visa.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/383/pl_n.o_70-2025_-_compilado_-_criacao_da_visa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e estruturação da Vigilância Sanitária do Município de Vera-MT, e dá outras providências</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/384/pl_071.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/384/pl_071.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Horas aos servidores públicos que realizam atividades extraordinárias de interesse público e caráter excepcional e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/386/projeto_de_lei_no_072-2025_-_dispoe_sobre_o_fornecimento_de_uniformes_escolares_padronizados_na_rede_municipal_de_ensino_-_copia.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/386/projeto_de_lei_no_072-2025_-_dispoe_sobre_o_fornecimento_de_uniformes_escolares_padronizados_na_rede_municipal_de_ensino_-_copia.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento gratuito de uniformes escolares padronizados na Rede Municipal de Ensino, e dá outras providências</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_no_073-2025_-_dispoe_sobre_a_criacao_do_fundo_municipal_de_investimento_e_manutencao_da_educacao_de_vera_corrigido.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_no_073-2025_-_dispoe_sobre_a_criacao_do_fundo_municipal_de_investimento_e_manutencao_da_educacao_de_vera_corrigido.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE INVESTIMENTO E MANUTENÇÃO DA EDUCAÇÃO DE VERA - FMEV E DÁ OUTRAS PROVIDĖNCIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_complementar_no_001-2025_-_altera_anexos_da_lc_no_24.2014.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_complementar_no_001-2025_-_altera_anexos_da_lc_no_24.2014.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS CONSTANTES NA LEI COMPLEMENTAR MUNICIPAL Nº 024/2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/234/projeto_de_lei_complementar_no_002-2025_-_refis-2025__-__anexar_impacto_financeiro.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/234/projeto_de_lei_complementar_no_002-2025_-_refis-2025__-__anexar_impacto_financeiro.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA DE RECUPERAÇAO FISCAL-REFIS, NO MUNICÍPIO DE VERA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/286/plc_003-2025.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/286/plc_003-2025.pdf</t>
   </si>
   <si>
     <t>Altera artigos da Lei Complementar 023/2014 - Estatuto dos Servidores Públicos de Vera, e artigo 55 da Lei Complementar 024/2014 - Plano de Cargos e Carreiras</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_complementar_no_004-2025_-_regulamenta_a_jornada_de_trabalho_em_turno_initerrupto_de_revezamento_12x36.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_complementar_no_004-2025_-_regulamenta_a_jornada_de_trabalho_em_turno_initerrupto_de_revezamento_12x36.docx</t>
   </si>
   <si>
     <t>INSTITUI E REGULAMENTA A JORNADA DE TRABALHO EM TURNO ININTERRUPTO DE REVEZAMENTO DE 12 (DOZE) HORAS DE LABOR, POR 36 (TRINTA E SEIS) HORAS DE DESCANSO E DE 24 (VINTE E QUATRO) HORAS DE LABOR POR 72 (SETENTA E DUAS) HORAS DE DESCANSO NO ÂMBITO DO MUNICÍPIO DE VERA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/318/projeto_de_lei_complementar_no_006-2025_-_readequacao_da_estrutura_administrativa_organizacional_do_poder_executivo_de_vera-mt.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/318/projeto_de_lei_complementar_no_006-2025_-_readequacao_da_estrutura_administrativa_organizacional_do_poder_executivo_de_vera-mt.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA ORGANIZACIONAL DO PODER EXECUTIVO DE VERA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCAS.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/374/projeto_de_lei_complementar_no_008-2025_-_insere_o_art._45-a_na_lei_complementar_no_23_de_10_de_dezembro_de_2014_que_dispoe_sobre_o_estatuto_dos_servidores.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/374/projeto_de_lei_complementar_no_008-2025_-_insere_o_art._45-a_na_lei_complementar_no_23_de_10_de_dezembro_de_2014_que_dispoe_sobre_o_estatuto_dos_servidores.docx</t>
   </si>
   <si>
     <t>Insere o artigo 45-A na Lei Complementar nº 023, de 10 de dezembro de 2014, que dispõe sobre o Estatuto dos Servidores Públicos da Administração Pública Direta, Autárquica e Fundacional do Município de Vera - MT, e dá outras providências.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/186/res_001.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/186/res_001.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O CALENDÁRIO LEGISLATIVO PARA O EXERCÍCIO DE 2025</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/194/resol_002.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/194/resol_002.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo Único do artigo 116 do Regimento Interno da Câmara Municipal de Vera/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Professor Volmar, Robson Freitas, Tonhão</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_resolucao_003-2025_-_altera_ri.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_resolucao_003-2025_-_altera_ri.docx</t>
   </si>
   <si>
     <t>Altera o artigo 12 do Regimento Interno da Câmara Municipal de Vera/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/331/proj_resol_004_gi.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/331/proj_resol_004_gi.pdf</t>
   </si>
   <si>
     <t>Institui o Gabinete Itinerante da Câmara Municipal de Vera/MT</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/335/projeto_de_resolucao_005-2025_-_justificativa_de_faltas.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/335/projeto_de_resolucao_005-2025_-_justificativa_de_faltas.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a justificativa de faltas em Sessões da Câmara Municipal de Vera/MT e dá outras providências.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>Professora Lúcia</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/348/resolucao_006.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/348/resolucao_006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Vera, e dá outras providencias.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/358/projres007.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/358/projres007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a eliminação de documentos do Arquivo do Legislativo Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/362/proj_res_008.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/362/proj_res_008.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 2º do artigo 1º da Resolução nº 005/2019.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/367/proj_resol_009.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/367/proj_resol_009.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO DE CONTRATAÇÃO ANUAL, DA CÂMARA MUNICIPAL DE VERA PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_de_resolucao_010-2025_-_calendario_2026.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_de_resolucao_010-2025_-_calendario_2026.docx</t>
   </si>
   <si>
     <t>Estabelece o Calendário Legislativo para o Exercício de 2026.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_resolucao_011-2025_-_procuradoria_juridica.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_resolucao_011-2025_-_procuradoria_juridica.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o cumprimento da jornada de trabalho do Procurador Jurídico, no âmbito da Câmara Municipal de Vera, e dá outras providências.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>Jadão do Dogão, Adailton Neguinho, Marcelo Perioto, Osnir do Assentamento, Professora Lúcia, Professor Volmar, Robson Freitas, Tiririca, Tonhão</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_resolucao_012-2025_-_altera_horario_da_sessao.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_resolucao_012-2025_-_altera_horario_da_sessao.docx</t>
   </si>
   <si>
     <t>Altera o “caput” do artigo 139 do Regimento Interno da Câmara Municipal de Vera/MT.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Osnir do Assentamento</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/187/ind_001.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/187/ind_001.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade da Secretaria Municipal de Saúde implantar o Projeto de Fisioterapia Domiciliar.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/188/ind_002.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/188/ind_002.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de viabilizar parceria junto à Seduc para a iluminação do entorno da Escola Estadual Nossa Senhora do Perpétuo Socorro.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Tonhão</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/189/ind_003-2025.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/189/ind_003-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de construir redutores duplos de velocidade (tartarugas), na Avenida Brasil, em frente à Sinopaz, no centro da cidade.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/190/ind_004-2025.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/190/ind_004-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de construir quebra-molas na Rua Colômbia, nas proximidades da Chácara do Zé Mecânico.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Tonhão, Adailton Neguinho, Jadão do Dogão, Professor Volmar</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/196/ind_005.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/196/ind_005.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de ser feita a reforma, urbanização e reativação da Quadra de Esportes do Bairro Bom Jesus.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/197/ind_006.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/197/ind_006.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de construir um campo de futebol Society no bairro Vida Nova.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Robson Freitas</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/199/ind_007.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/199/ind_007.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade do Poder Executivo firmar responsabilidade compartilhada entre a Energisa e a Prefeitura, no que tange a poda das árvores do nosso Município.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/200/ind_008.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/200/ind_008.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade do Poder Executivo enviar Projeto de Lei, regulamentando a carga horária dos servidores ocupantes do cargo de Psicólogo, para 30 (trinta) horas semanais.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/201/ind_009.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/201/ind_009.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de ser aberta uma passagem de emergência no canteiro central na Av. Estados Unidos em frente ao Pronto Atendimento Municipal.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Marcelo Perioto</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/202/ind_010.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/202/ind_010.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de se construir uma travessia elevada na Avenida Estados Unidos, em frente a nova sede da Escola Aloísio Jacob Webler, e na lateral da CMEI Vovó Camilo, na Avenida Porto Rico.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Adailton Neguinho</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/203/ind_011.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/203/ind_011.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade do Município fazer melhorias na área urbana, tais como: reestruturação do trânsito, pintura da faixa de pedestres, placas de preferencial nas rotatórias, sinalização completa do trânsito, principalmente nos quebra-molas, e manutenção dos bueiros (boca-de-lobo) da nossa cidade.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Adailton Neguinho, Robson Freitas</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/204/ind_012.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/204/ind_012.pdf</t>
   </si>
   <si>
     <t>Indica que a partir do ano de 2026, o Departamento de Tributos e Fiscalização seja responsável pela elaboração do processo de isenção do IPTU; bem como, permitindo a confecção in loco dos contribuintes com dificuldades de locomoção, portadores de deficiência física e mental, e idosos acima de 80 anos.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/205/ind_013.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/205/ind_013.pdf</t>
   </si>
   <si>
     <t>Indica  a necessidade de instituir nas atividades esportivas do Município de Vera, a premiação até o 4º (quarto) lugar.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/206/ind_014.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/206/ind_014.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de instituir nas atividades esportivas do Município de Vera, homenagem à famílias pioneiras e tradicionais da nossa cidade.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/207/ind_015.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/207/ind_015.pdf</t>
   </si>
   <si>
     <t>Indica que seja incluída nas festividades de aniversário de emancipação de Vera, a contratação de shows Gospel.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Adailton Neguinho, Osnir do Assentamento</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/208/ind_016.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/208/ind_016.pdf</t>
   </si>
   <si>
     <t>Indica que a Secretaria de Agricultura faça todos os cadastros da Agricultura Familiar na inscrição do produtor, se for em área rural, sendo que o mesmo possa abrir sua Inscrição de Produtor para poder vender seus produtos.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/209/ind_017.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/209/ind_017.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de instituir nas festividades de aniversário do Município de Vera, a “Corrida de Rua 13 de Maio”.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/210/ind_018.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/210/ind_018.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade da construção de banheiros externo nas UBS.”.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Professor Volmar</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/213/indic_019.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/213/indic_019.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de se construir uma travessia elevada na Rua Bolívia, esquina com a Avenida Manágua, bem como, instalar grades de proteção na calçada que cerca o Ginásio de Esportes Deoclides Rodrigues de Freitas, aos fundos do Ginásio Municipal, nas vias acima citadas.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/214/indic_020.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/214/indic_020.pdf</t>
   </si>
   <si>
     <t>Indica para que seja feita a cobertura da Praça 13 de Maio.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/215/indic_021.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/215/indic_021.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma Academia ao Ar Livre e a aquisição de uma lavandeira industrial para o Lar dos Idosos Dona Francisca</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/216/ind_022.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/216/ind_022.pdf</t>
   </si>
   <si>
     <t>Indica que sejam feitas melhorias no campinho de esportes da Agrovila Alto Celeste, PA Jonas Pinheiro em Vera/MT, onde é desenvolvido o “Projeto Futebol e Voleibol Rural”.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/219/ind_023.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/219/ind_023.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de instalar redutores de velocidade nas ruas do Bairro Princesa Isabel.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/220/ind_024.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/220/ind_024.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de viabilizar reparos na iluminação da Avenida Ottawa, na entrada da cidade.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/221/ind_025.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/221/ind_025.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de uma farmácia 24 horas no Pronto Atendimento Municipal.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/222/ind_026.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/222/ind_026.pdf</t>
   </si>
   <si>
     <t>Indica a viabilização de um Posto de Atendimento do INSS no Município de Vera.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Adailton Neguinho, Tiririca</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/223/ind_027s.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/223/ind_027s.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de instituir nas atividades esportivas do Município de Vera, o Torneio de Sinuca.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/224/ind_028.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/224/ind_028.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade da Secretaria Municipal de Saúde adquirir um veículo com Plataforma Elevatória para Deficientes.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/225/ind_029.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/225/ind_029.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de construir pontos de ônibus cobertos na MT-225, trecho que liga Vera a BR-163.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/227/ind_030.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/227/ind_030.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de notificar os proprietários de terrenos baldios, edificados ou não, para que efetuem a limpeza dos mesmos, num prazo de até quinze dias, conforme dispõe a Lei Municipal nº 006/1987 e Lei Complementar nº 052/2021.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Jadão do Dogão</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/228/ind_031.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/228/ind_031.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de ser feita a Iluminação Pública na saída que liga o Bairro Bom Jesus à MT-225, trecho de asfalto novo que passa em frente a BBO.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/229/ind_032.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/229/ind_032.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de serem instaladas placas de sinalização e câmeras de monitoramento nas margens do Rio Madeg e aos fundos da Chácara do Zé Mecânico, com o objetivo de evitar o descarte irregular de resíduos no meio ambiente.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/230/ind_033.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/230/ind_033.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de estacionamento transversal nos canteiros da Avenida Brasil, bem como, estacionamento de ambos os lados nas principais avenidas da região central de Vera.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/231/ind_034.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/231/ind_034.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de se fazer um projeto de lei, isentando da cobrança do Imposto Territorial Predial Urbano (IPTU), os cidadãos portadores de doenças consideradas graves ou que tenham dependentes nesta condição no Município de Vera – MT.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Professora Lúcia, Osnir do Assentamento</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/232/ind_035.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/232/ind_035.pdf</t>
   </si>
   <si>
     <t>Indica a construção de uma pista de skate no Complexo Esportivo Ivo Correia Leite.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/233/ind_036.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/233/ind_036.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma Academia ao Ar Livre no Assentamento Alto Celeste, ao lado do campo de futebol.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/241/ind_037.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/241/ind_037.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de adquirir caminhões de limpeza urbana.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/242/ind_038.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/242/ind_038.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de adequar as cores dos prédios públicos conforme a Lei 723/2006, a qual determina que todos os prédios públicos tenham em sua pintura externa, obrigatoriamente, as cores da bandeira do município.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Marcelo Perioto, Jadão do Dogão, Professora Lúcia, Professor Volmar, Tiririca</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/243/ind_039_s.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/243/ind_039_s.pdf</t>
   </si>
   <si>
     <t>Indica a criação do Vale-Alimentação para os Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Robson Freitas, Adailton Neguinho</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/244/ind_040.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/244/ind_040.pdf</t>
   </si>
   <si>
     <t>Indica a construção de três salas de aula na Escola Municipal de Educação Infantil Silvia Helena Machado.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/245/ind_041.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/245/ind_041.pdf</t>
   </si>
   <si>
     <t>Indica a construção de pontos de ônibus escolar, com cobertura e assento, nos bairros Princesa Isabel, Bom Jesus e Vida Nova, para atender os alunos da Rede Municipal e Estadual de Ensino.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Professor Volmar, Jadão do Dogão, Marcelo Perioto, Osnir do Assentamento, Professora Lúcia, Robson Freitas, Tiririca, Tonhão</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/246/ind_042.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/246/ind_042.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de instituir uma Lei Municipal criando o “Programa de bonificação por resultados" aos funcionários públicos municipais</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/247/ind_043.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/247/ind_043.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de transformar a quadra da antiga Escola Aloízio em um campo de Fut7, com grama sintética, bem como, construir este tipo de campo, nos demais bairros da nossa cidade.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_044.2025_-_adailton_-_camera_nas_quadras.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_044.2025_-_adailton_-_camera_nas_quadras.docx</t>
   </si>
   <si>
     <t>Indica a necessidade da renovação da pintura e da instalação de câmeras de segurança e monitoramento nas quadras de esportes dos Bairros Bom Jesus, Princesa Isabel e do Complexo Esportivo Ivo Correia Leite.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/249/ind_045.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/249/ind_045.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de ser feita a coleta de lixo nas Chácaras localizadas na estrada sentido Prisma e Celso Chera.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/250/ind_046.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/250/ind_046.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de ser construída uma Academia ao Ar Livre, aos fundos da Escola Municipal de Educação Infantil Silvia Helena Machado</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Marcelo Perioto, Jadão do Dogão</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_047.2025_-_marcelo_-_remedio_em_casa.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_047.2025_-_marcelo_-_remedio_em_casa.docx</t>
   </si>
   <si>
     <t>Indica a necessidade de cumprir o Programa “REMÉDIO EM CASA”, instituído pela Lei Municipal nº 1.477/2023, com o objetivo de encaminhar diretamente à residência das pessoas idosas, com mais de 60 anos de idade, das pessoas com deficiência ou mobilidade reduzida e das pessoas portadoras de doenças crônicas que sejam usuárias do SUS, os remédios de uso contínuo que lhes forem prescritos em tratamento regular.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/277/ind_048.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/277/ind_048.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade do Poder Executivo promover a reestruturação e revitalização das entradas da cidade de Vera.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_049.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_049.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de instituir nas festividades de aniversário do Município de Vera, o “Torneio de X1 e Pênalti Caveirinha”.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/282/ind_050.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/282/ind_050.pdf</t>
   </si>
   <si>
     <t>Indica  a construção de quadra de beach tennis, futevôlei e vôlei, no campo de areia disponível no Complexo Esportivo Ivo Correia Leite.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/289/ind_051.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/289/ind_051.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade da Prefeitura executar com o máximo de urgência, os serviços de lavagem de avenidas e ruas de nossa cidade, que contém um acúmulo de terras sobre as vias.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/290/ind_052.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/290/ind_052.pdf</t>
   </si>
   <si>
     <t>Indica o retorno do Festival Regional da Canção de Vera – FESCANVERA, evento este de cunho cultural para a propagação e difusão musical em Vera e região.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>Tiririca, Adailton Neguinho, Jadão do Dogão, Marcelo Perioto, Osnir do Assentamento, Professora Lúcia, Professor Volmar, Robson Freitas, Tonhão</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/292/ind_053.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/292/ind_053.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade do Poder Executivo disponibilizar um caminhão pipa para molhar as ruas do bairro Industrial, que está sendo pavimentado.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_054.2025_-_adailton_-_praca_13_de_maio.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_054.2025_-_adailton_-_praca_13_de_maio.docx</t>
   </si>
   <si>
     <t>Indica a restruturação da Praça 13 de Maio, em especial, a necessidade de ampliar a construção de banheiros para uso da população</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/296/ind_055.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/296/ind_055.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de placas de advertência que alerte os condutores de veículos quanto ao respeito ao distanciamento entre seus veículos automotores e os ciclistas nas estradas do assentamento do Município de Vera/MT.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_056.2025_-_robson_-_van_saude_nova.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_056.2025_-_robson_-_van_saude_nova.docx</t>
   </si>
   <si>
     <t>Indica a aquisição de uma Van com capacidade para dez passageiros, a ser destinada à Secretaria Municipal de Saúde; bem como, um caminhão basculante (caçamba) para integrar a frota da Secretaria Municipal de Agricultura, Meio Ambiente, Indústria e Comércio.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/299/ind_057.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/299/ind_057.pdf</t>
   </si>
   <si>
     <t>Indica que sejam denominados e identificados, os logradouros (ruas) que compõem a região das Chácaras loteadas pela Imobiliária Chera, no Município de Vera – MT.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/300/ind_058.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/300/ind_058.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de aquisição de 01 (um) ônibus, de no mínimo 46 lugares, para uso do grupo dos idosos de nosso município.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/303/ind_059.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/303/ind_059.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de asfaltamento da estrada dá acesso a área de chácaras conhecida como Chera.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/312/ind_060.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/312/ind_060.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de se criar o Programa Cidadania nas Escolas, em toda Rede Municipal de Ensino de nosso Município</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/315/ind_061.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/315/ind_061.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de construir travessias elevadas na Avenida Brasil, próximas ao cruzamento com a Avenida Porto Rico e com a Avenida Caracas.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/316/ind_062.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/316/ind_062.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo técnico e orçamentário sobre a viabilidade de instalação de sistemas de energia solar fotovoltaica em prédios públicos do Município, tais como escolas, unidades de saúde, ginásios e demais repartições municipais.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/322/ind_063.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/322/ind_063.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade da confecção de banners de identificação para utilização nas tendas de cada feirante da Praça 13 de Maio, com informações sobre seu produto de comercialização e informações relevantes sobre sua atuação</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Adailton Neguinho, Osnir do Assentamento, Tonhão</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/324/ind_064s.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/324/ind_064s.pdf</t>
   </si>
   <si>
     <t>Indica para que seja viabilizada junto à SINFRA, a construção de uma ciclovia na MT 140, no sentido Vera a Santa Carmem, até o trecho que há funcionamento de empresas, bem como, no sentido Vera até a Gruta do Município.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/325/ind065.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/325/ind065.pdf</t>
   </si>
   <si>
     <t>Indica que seja criada uma campanha de conscientização junto à comunidade sobre os tipos de lixo, horários e dias de recolhimento, para melhorar a limpeza urbana e a saúde pública de nossa cidade.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>Tonhão, Adailton Neguinho, Osnir do Assentamento, Professora Lúcia</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/336/ind_066.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/336/ind_066.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de se reformar o piso dos Centros Educacionais Infantis (CMEIs) do nosso Município.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/337/ind_067.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/337/ind_067.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de se realizar a reforma do Cemitério Municipal, visando proporcionar condições dignas de sepultamento, trânsito seguro de visitantes e melhoria da infraestrutura de forma geral, para que possa estar em condições iguais ao novo cemitério.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/338/ind_068.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/338/ind_068.pdf</t>
   </si>
   <si>
     <t>Indica a inclusão de uma ação solidária em todos os eventos esportivos, culturais e recreativos promovidos pelo município, visando à arrecadação de alimentos não perecíveis para o Lar dos Idosos Dona Francisca.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/345/ind_069.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/345/ind_069.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de realizar a pintura total de todos os meios-fios e quebra-molas de nossa cidade.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/346/ind_070.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/346/ind_070.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de uma Máquina Varredora de Rua Multifuncional para limpeza de ruas e avenidas do nosso município.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/349/ind_071.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/349/ind_071.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de carrinhos de limpeza automatizados para uso das zeladoras das escolas da Rede Municipal de Ensino e outras repartições públicas municipais em que salas e corredores sejam amplos e extensos.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/350/ind_072.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/350/ind_072.pdf</t>
   </si>
   <si>
     <t>Indica que seja providenciada a construção de uma garagem para abrigar os ônibus do transporte escolar, com estrutura adequada para manutenção, estacionamento e conservação dos veículos, bem como, uma sala de apoio e banheiros destinados aos motoristas.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/352/ind_073.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/352/ind_073.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de serem instalados redutores de velocidade no trevo do anel viário, em frente a Cooperativa dos Caminhoneiros, nas proximidades da Pista do Grau e de Motocross.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/353/ind_074.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/353/ind_074.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade e a importância do Município envidar esforços para a realização das festividades da tradicional Virada de Ano “Réveillon” na Praça 13 de Maio, neste ano de 2025.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/354/ind_075.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/354/ind_075.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada, no final do ano, a manutenção preventiva e corretiva em todos os órgãos públicos do município, com atenção especial às unidades escolares, visando garantir melhores condições de funcionamento e segurança para servidores, alunos e comunidade em geral.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/355/ind_076.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/355/ind_076.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de um campo de Futebol Society, com gramado sintético no bairro Bom Jesus.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/356/ind_077.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/356/ind_077.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a troca total do gramado do Campo Society Ivo Correia Leite, substituindo-o por grama específica para campo ou por grama sintética, bem como, a restruturação de todo o alambrado de forma padronizada em sua altura, conforme são as quadras de areia do complexo esportivo.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/357/ind_078.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/357/ind_078.pdf</t>
   </si>
   <si>
     <t>Indica a construção do Centro de Tradição Nordestinas, no Município de Vera.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/365/ind_079.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/365/ind_079.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada, com urgência, a manutenção e recuperação das bocas-de-lobo existentes em diversos pontos do perímetro urbano de Vera.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/366/ind_080.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/366/ind_080.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade da confecção e distribuição de uniformes padronizados para todos os servidores públicos das Secretarias da Administração Municipal.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/368/ind_081.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/368/ind_081.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a instalação de cobertura em todos os parquinhos municipais, localizados na Praça 13 de Maio, Complexo Esportivo Ivo Corrêa Leite e nas unidades educacionais do município.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/198/pll_001.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/198/pll_001.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 1.197/2017, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/211/pll_002.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_002.2026_-_cannabis.docx</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DA AGRICULTURA FAMILIAR NO MUNICÍPIO VERA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_lei_003.2025_-_revoga_as_diarias.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_lei_003.2025_-_revoga_as_diarias.docx</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.203/2017, QUE DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS AOS AGENTES POLÍTICOS E SERVIDORES DO PODER LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_004.2024_-_aumento_real_dos_servidores.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_004.2024_-_aumento_real_dos_servidores.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo conceder Aumento Real nos vencimentos dos servidores da Câmara Municipal de Vera, e dá outras providências</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Marcelo Perioto, Tiririca</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/256/pll_005.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/256/pll_005.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A “ASSOCIAÇÃO ESPORTIVA JUVENTUDE DE VERA - MT - A.E. JUVENTUDE” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/257/pll_006.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/257/pll_006.pdf</t>
   </si>
   <si>
     <t>DENOMINA “LUIS ADIMIR SEBASTIANI THEIS”, O VIVEIRO MUNICIPAL DE VERA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/284/pll_007.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/284/pll_007.pdf</t>
   </si>
   <si>
     <t>Denomina “Unidade Básica de Saúde Maria Aparecida Teixeira”, a “UBS-3” do Município de Vera, e dá outras providências.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/291/pll_008.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/291/pll_008.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O MONITORAMENTO POR CÂMERAS DE SEGURANÇA DOS CENTROS EDUCACIONAIS INFANTIS E DAS ESCOLAS MUNICIPAIS DE VERA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/330/projleg_010.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/330/projleg_010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os requisitos para a concessão de Declaração de Utilidade Pública Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/339/pll_011.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/339/pll_011.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA PERMANENTE DE ORIENTAÇÃO, CONSCIENTIZAÇÃO E PREVENÇÃO DA DENGUE, CHIKUNGUNYA E ZIKA NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE VERA/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>Professor Volmar, Professora Lúcia</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/340/pll_012-2025.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/340/pll_012-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE COMBATE À VIOLÊNCIA CONTRA A MULHER, A SER REALIZADA ANUALMENTE NO MÊS DE AGOSTO, EM CONSONÂNCIA COM A CAMPANHA NACIONAL “AGOSTO LILÁS”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/341/pll_013.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/341/pll_013.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE JUVENTUDE DO MUNICÍPIO DE VERA – MT, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/342/pll_014.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/342/pll_014.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE VERA – MT, A SEMANA DAS MULHERES QUE FIZERAM HISTÓRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/385/pll_015.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/385/pll_015.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI MUNICIPAL Nº 1.528/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>MOAPL</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/195/mocao_001.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/195/mocao_001.pdf</t>
   </si>
   <si>
     <t>Concede MOÇÃO DE APLAUSO, a doutora VIVIAN THOMÉ, pelos relevantes trabalhos sociais e religiosos prestados na comunidade verense.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/267/mocao_de_aplauso_002.2025_-_jader_-_dilmar_dal_bosco.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/267/mocao_de_aplauso_002.2025_-_jader_-_dilmar_dal_bosco.docx</t>
   </si>
   <si>
     <t>Concede MOÇÃO DE APLAUSO ao Deputado Estadual DILMAR DAL BOSCO, pelos relevantes serviços prestados ao Município de Vera, Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/378/mocao_apl_003.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/378/mocao_apl_003.pdf</t>
   </si>
   <si>
     <t>Concede MOÇÃO DE APLAUSO, ao senhor ALEXSANDRO DE FARIAS, em reconhecimento aos relevantes serviços prestados enquanto Presidente da Associação de Pais e Amigos dos Excepcionais de Vera - APAE.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/381/mocao_004.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/381/mocao_004.pdf</t>
   </si>
   <si>
     <t>Concede MOÇÃO DE APLAUSO aos SERVIDORES DA CÂMARA MUNICIPAL DE VERA, em reconhecimento aos relevantes serviços prestados ao Poder Legislativo, desempenhando suas funções com dedicação, competência, presteza e elevado espírito público.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>MOAPO</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
     <t>Professora Lúcia, Adailton Neguinho, Jadão do Dogão, Marcelo Perioto, Professor Volmar, Robson Freitas, Tonhão</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/274/mocao_de_apoio_001.2025_-_todos.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/274/mocao_de_apoio_001.2025_-_todos.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO ao Projeto de Lei n. 2858/2022 e seus apensados, da Câmara dos Deputados, e ao Projeto de Lei n. 5064/2023, do Senado Federal, que concedem anistia aos brasileiros envolvidos e condenados pelos acontecimentos de 8 de janeiro de 2023.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/317/mocap002.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/317/mocap002.pdf</t>
   </si>
   <si>
     <t>Concede MOÇÃO DE APOIO ao  Projeto de Decreto Legislativo-PDL 3/2025, que susta os efeitos da Resolução nº 258, de 23 de dezembro de 2024, do Conselho Nacional dos Direitos da Criança e do Adolescente - CONANDA, e ao PL 1904/2024, que visa impedir que o aborto seja reconhecido como direito, sem previsão de limite de tempo gestacional, durante todos os nove meses da gravidez, até o momento do parto.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>PLIP</t>
   </si>
   <si>
     <t>Projeto de Lei de Iniciativa Popular</t>
   </si>
   <si>
     <t>Iniciativa Popular</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/</t>
+    <t>http://sapl.vera.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe acerca da obrigação dos senhores vereadores em prestar contas e comprovar gastos realizados com a Verba Indenizatória, alterando o teor do § 2º do artigo 6], e incuídos os §§ 4º e 5º do emsmo artigo da Lei Municipal nº 1.197/2017, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2496,68 +2496,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_decreto_legislativo_001-2025_-_cidadao_honorario_-_francisco_sumida_-_marcelo.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_decreto_legislativo_002-2025_-_cidadao_honorario_neudi_giacomelli_-_jader.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/311/projeto_decreto_legislativo_003-2025_-_viagem_do_prefeito_-_jader.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/347/projdecr_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/371/3_-_projeto_decreto_legislativo_005-2025_-_contas_governo_2024.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_de_lei_no_001-2025_-_ratifica_a_participacao_do_municipio_e_autoriza__firmar_contrato_de_rateio_com_o_consorcio_publico_de_saude_vale_do_teles_pires.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_no_002-2025_-_premiacoes_eventos_esportivos_2025_2.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/192/projeto_de_lei_no_003-2025_-_abertura_de_credito_adicional_especial_-_apae_fundeb.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_no_004-2025_-_termo_de_convenio_-_apae.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_no_005-2025_-_autoriza_repasse_financeiro_a_associacao_dos_academicos_de_vera.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_no_006-2025_-_superavit_financeiro.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/235/projeto_de_lei_no_007-2025_-_instiui_o_programa_bolsa_banda_musical.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_no_008-2025_-_termo_de_fomento__incentivo_a_expovera.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_no_009-2025_-_filiacao_a_amm_mt_n_v.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/238/projeto_de_lei_no_010-2025_-_revisao_salarial_2025_-_rga.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/239/projeto_de_lei_no_011-2025_-_autoriza_repasse_financeiro_a__associacao_do_clube_da_terceira_idade_viva_a_vida.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/251/pl_012_urg.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_013-2025_-_autoriza_adesao_e_contrato_rateio_cidesa_nv.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/253/pl_014_urg.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/254/pl_015_urg.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/255/pl_016_urg.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_no_017-2025_-_termo_de_convenio_empaer-mt.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_no_018-2025_-_plano_municipal_de_arborizacao.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_no_019-2025_-_autoriza_repasse_financeiro_para_apae_2025-_termo_de_cooperacao.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_lei_no_020-2025_-_autoriza_a_demolir_o_antigo_o_predio_do_paco_municipal.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_021-2025_-_concessao_de_incentivos_a_gazin____corrigido.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_no_022-2025_-_autoriza_repasse_financeiro_para_associacao_frei_miguel_2025-_termo_de_cooperacao.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei_no_023-2025_-_autoriza_repasse_financeiro_para_apae_2025-_fomento.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_no_024-2025_-_ubs_suplem.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_no_025-2025_-_altera_e_acrescenta_dispositivo_na_lei_municipal_no_1.5422025.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/275/pl_027.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/276/pl_028.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_no_031-2025_-_homologacao_do_relatorio_da_reavaliacao_atuarial_de_2025_-_previdencia_municipal.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/279/pl_032.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_no_033-2025_-_altera_lei_que_institui_o_plano_municipal_de_educacao_-_prorroga_prazo_da_lei_1141-2015.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_lei_no_034-2025_-_aluguel_do_centro_de_convivencia_dos_idosos_e_centro_de_eventos_olimpio_giacomelli.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_no_035-2025_-_termo_de_fomento__associacao_protetora_dos_animais_miau.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_no_036-2025_-_adesivagem_veiculos.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_no_037-2025_-_altera_leia_1305-2029_-_autorizado_a_ajuda_de_custo_de_moradia_e_auxilio_alimentacao-_mais_medicos.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_no_038-2025_-_altera_anexos_da_lei_no_953-2011_-_novo.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_no_039-2025_-_altera_as_coordenadas_do_tracado_do_trecho_da_estrada_laura_da_lei_1.136_de_28_de_abril_de_2015.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_no_040-2025_-_institui_o_codigo_de_etica_e_disciplina_do_servidor_publico_municipal_da_administracao_direta_e_indireta.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_no_041-2025_-_autoriza_a_concessao_de_direito_de_uso_onerosa_para_a_utilizacao_e_exploracao_economica_de_bem_publico_lanchonete_praca.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/305/projeto_de_lei_no_042-2025_-_autoriza_o_municipio_de_vera-mt_a_receber_por_doacao_area_de_terra_dos_senhores_albio_zoz_e_rosimeire_pereira_dos_santos_zoz_1.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_no_043-2025_-_dispoe_sobre_a_restricao_ao_transito_de_veiculos_de_carga_no_perimetro_urbano.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_no_044-2025_-_autoriza_o_chefe_do_poder_executivo_municipal_abertura_de_credito_adicional_suplementar.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_no_045-2025_-__autoriza_o_poder_executivo_a_firmar_termo_de_fomento_com_o_conselho_comunitario_de_seguranca_publica_de_vera-mt_-_conseg.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/310/projeto_de_lei_no_046-2025_-_projeto_escola_estadual.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_no_047-2025_-_acrescenta_redacao_a_lei_706_-_conselho_municipal_do_meio_ambiente.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/314/projeto_de_lei_no_048-2025_-_altera_a_redacao_do_artigo_13_da_lei_municipal_no_313-1997___lei_de_parcelamento_de_solo.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_lei_no_049-2025_-_autoriza_firmar_termo_de_fomento_assoc_frey_miguel_botaccin.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_no_050-2025_-_termo_de_fomento_-_policia_civil_e_policia_militar_-conseg.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_no_052-2025_-_altera_o_nome_da_rua_paraguai_passando_a_constar_como_rua_frei_miguel_botaccin.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/327/projeto_de_lei_no_053-2025_-_autoriza_termo_de_fomento_ctg_querencia_da_amizade.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_no_056-2025_-autoriza_termo_de_fomento__apae.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/343/pl_053_-_novo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/344/plo_058-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/351/projeto_de_lei_no_059-2025_-_altera_a_lei_1560-2025_-_identificacao_por_adesivagem_dos_veiculos_proprios.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/361/projeto_de_lei_no_061-2025_-_suplementacao_para_loa_2026.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/363/pl_062.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/364/pl_063.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_de_lei_no_065-2025_-_institui_o_servico_de_acolhimento_em_familia_acolhedora.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/370/projeto_de_lei_no_066-2025_-_criacao_do_fundo_municipal_dos_direitos_da_mulher_-_fmdm.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_de_lei_no_067-2025_-_extincao_do_cisrtp.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/379/projeto_de_lei_no_068-2025_-_criacao_do_conselho_municipal_de_seguranca_alimentar_-_consea.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/382/projeto_de_lei_no_069-2025_-_campanha_de_incentivo_e_valorizacao_do_comercio_local1.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/383/pl_n.o_70-2025_-_compilado_-_criacao_da_visa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/384/pl_071.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/386/projeto_de_lei_no_072-2025_-_dispoe_sobre_o_fornecimento_de_uniformes_escolares_padronizados_na_rede_municipal_de_ensino_-_copia.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_no_073-2025_-_dispoe_sobre_a_criacao_do_fundo_municipal_de_investimento_e_manutencao_da_educacao_de_vera_corrigido.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_complementar_no_001-2025_-_altera_anexos_da_lc_no_24.2014.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/234/projeto_de_lei_complementar_no_002-2025_-_refis-2025__-__anexar_impacto_financeiro.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/286/plc_003-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_complementar_no_004-2025_-_regulamenta_a_jornada_de_trabalho_em_turno_initerrupto_de_revezamento_12x36.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/318/projeto_de_lei_complementar_no_006-2025_-_readequacao_da_estrutura_administrativa_organizacional_do_poder_executivo_de_vera-mt.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/374/projeto_de_lei_complementar_no_008-2025_-_insere_o_art._45-a_na_lei_complementar_no_23_de_10_de_dezembro_de_2014_que_dispoe_sobre_o_estatuto_dos_servidores.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/186/res_001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/194/resol_002.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_resolucao_003-2025_-_altera_ri.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/331/proj_resol_004_gi.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/335/projeto_de_resolucao_005-2025_-_justificativa_de_faltas.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/348/resolucao_006.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/358/projres007.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/362/proj_res_008.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/367/proj_resol_009.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_de_resolucao_010-2025_-_calendario_2026.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_resolucao_011-2025_-_procuradoria_juridica.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_resolucao_012-2025_-_altera_horario_da_sessao.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/187/ind_001.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/188/ind_002.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/189/ind_003-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/190/ind_004-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/196/ind_005.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/197/ind_006.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/199/ind_007.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/200/ind_008.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/201/ind_009.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/202/ind_010.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/203/ind_011.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/204/ind_012.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/205/ind_013.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/206/ind_014.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/207/ind_015.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/208/ind_016.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/209/ind_017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/210/ind_018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/213/indic_019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/214/indic_020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/215/indic_021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/216/ind_022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/219/ind_023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/220/ind_024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/221/ind_025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/222/ind_026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/223/ind_027s.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/224/ind_028.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/225/ind_029.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/227/ind_030.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/228/ind_031.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/229/ind_032.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/230/ind_033.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/231/ind_034.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/232/ind_035.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/233/ind_036.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/241/ind_037.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/242/ind_038.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/243/ind_039_s.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/244/ind_040.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/245/ind_041.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/246/ind_042.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/247/ind_043.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_044.2025_-_adailton_-_camera_nas_quadras.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/249/ind_045.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/250/ind_046.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_047.2025_-_marcelo_-_remedio_em_casa.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/277/ind_048.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/282/ind_050.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/289/ind_051.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/290/ind_052.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/292/ind_053.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_054.2025_-_adailton_-_praca_13_de_maio.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/296/ind_055.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_056.2025_-_robson_-_van_saude_nova.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/299/ind_057.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/300/ind_058.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/303/ind_059.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/312/ind_060.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/315/ind_061.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/316/ind_062.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/322/ind_063.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/324/ind_064s.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/325/ind065.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/336/ind_066.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/337/ind_067.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/338/ind_068.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/345/ind_069.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/346/ind_070.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/349/ind_071.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/350/ind_072.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/352/ind_073.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/353/ind_074.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/354/ind_075.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/355/ind_076.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/356/ind_077.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/357/ind_078.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/365/ind_079.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/366/ind_080.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/368/ind_081.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/198/pll_001.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/211/pll_002.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_lei_003.2025_-_revoga_as_diarias.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_004.2024_-_aumento_real_dos_servidores.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/256/pll_005.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/257/pll_006.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/284/pll_007.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/291/pll_008.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/330/projleg_010.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/339/pll_011.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/340/pll_012-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/341/pll_013.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/342/pll_014.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/385/pll_015.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/195/mocao_001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/267/mocao_de_aplauso_002.2025_-_jader_-_dilmar_dal_bosco.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/378/mocao_apl_003.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/381/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/274/mocao_de_apoio_001.2025_-_todos.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/317/mocap002.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_decreto_legislativo_001-2025_-_cidadao_honorario_-_francisco_sumida_-_marcelo.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/269/projeto_decreto_legislativo_002-2025_-_cidadao_honorario_neudi_giacomelli_-_jader.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/311/projeto_decreto_legislativo_003-2025_-_viagem_do_prefeito_-_jader.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/347/projdecr_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/371/3_-_projeto_decreto_legislativo_005-2025_-_contas_governo_2024.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/185/projeto_de_lei_no_001-2025_-_ratifica_a_participacao_do_municipio_e_autoriza__firmar_contrato_de_rateio_com_o_consorcio_publico_de_saude_vale_do_teles_pires.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_no_002-2025_-_premiacoes_eventos_esportivos_2025_2.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/192/projeto_de_lei_no_003-2025_-_abertura_de_credito_adicional_especial_-_apae_fundeb.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_no_004-2025_-_termo_de_convenio_-_apae.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_no_005-2025_-_autoriza_repasse_financeiro_a_associacao_dos_academicos_de_vera.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_no_006-2025_-_superavit_financeiro.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/235/projeto_de_lei_no_007-2025_-_instiui_o_programa_bolsa_banda_musical.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_no_008-2025_-_termo_de_fomento__incentivo_a_expovera.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_no_009-2025_-_filiacao_a_amm_mt_n_v.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/238/projeto_de_lei_no_010-2025_-_revisao_salarial_2025_-_rga.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/239/projeto_de_lei_no_011-2025_-_autoriza_repasse_financeiro_a__associacao_do_clube_da_terceira_idade_viva_a_vida.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/251/pl_012_urg.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_013-2025_-_autoriza_adesao_e_contrato_rateio_cidesa_nv.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/253/pl_014_urg.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/254/pl_015_urg.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/255/pl_016_urg.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_no_017-2025_-_termo_de_convenio_empaer-mt.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_no_018-2025_-_plano_municipal_de_arborizacao.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_no_019-2025_-_autoriza_repasse_financeiro_para_apae_2025-_termo_de_cooperacao.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_lei_no_020-2025_-_autoriza_a_demolir_o_antigo_o_predio_do_paco_municipal.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_021-2025_-_concessao_de_incentivos_a_gazin____corrigido.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_no_022-2025_-_autoriza_repasse_financeiro_para_associacao_frei_miguel_2025-_termo_de_cooperacao.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei_no_023-2025_-_autoriza_repasse_financeiro_para_apae_2025-_fomento.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_lei_no_024-2025_-_ubs_suplem.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_no_025-2025_-_altera_e_acrescenta_dispositivo_na_lei_municipal_no_1.5422025.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/275/pl_027.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/276/pl_028.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_no_031-2025_-_homologacao_do_relatorio_da_reavaliacao_atuarial_de_2025_-_previdencia_municipal.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/279/pl_032.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/283/projeto_de_lei_no_033-2025_-_altera_lei_que_institui_o_plano_municipal_de_educacao_-_prorroga_prazo_da_lei_1141-2015.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_lei_no_034-2025_-_aluguel_do_centro_de_convivencia_dos_idosos_e_centro_de_eventos_olimpio_giacomelli.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/288/projeto_de_lei_no_035-2025_-_termo_de_fomento__associacao_protetora_dos_animais_miau.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/293/projeto_de_lei_no_036-2025_-_adesivagem_veiculos.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/294/projeto_de_lei_no_037-2025_-_altera_leia_1305-2029_-_autorizado_a_ajuda_de_custo_de_moradia_e_auxilio_alimentacao-_mais_medicos.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/298/projeto_de_lei_no_038-2025_-_altera_anexos_da_lei_no_953-2011_-_novo.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_no_039-2025_-_altera_as_coordenadas_do_tracado_do_trecho_da_estrada_laura_da_lei_1.136_de_28_de_abril_de_2015.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/304/projeto_de_lei_no_040-2025_-_institui_o_codigo_de_etica_e_disciplina_do_servidor_publico_municipal_da_administracao_direta_e_indireta.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/302/projeto_de_lei_no_041-2025_-_autoriza_a_concessao_de_direito_de_uso_onerosa_para_a_utilizacao_e_exploracao_economica_de_bem_publico_lanchonete_praca.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/305/projeto_de_lei_no_042-2025_-_autoriza_o_municipio_de_vera-mt_a_receber_por_doacao_area_de_terra_dos_senhores_albio_zoz_e_rosimeire_pereira_dos_santos_zoz_1.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/307/projeto_de_lei_no_043-2025_-_dispoe_sobre_a_restricao_ao_transito_de_veiculos_de_carga_no_perimetro_urbano.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/306/projeto_de_lei_no_044-2025_-_autoriza_o_chefe_do_poder_executivo_municipal_abertura_de_credito_adicional_suplementar.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/309/projeto_de_lei_no_045-2025_-__autoriza_o_poder_executivo_a_firmar_termo_de_fomento_com_o_conselho_comunitario_de_seguranca_publica_de_vera-mt_-_conseg.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/310/projeto_de_lei_no_046-2025_-_projeto_escola_estadual.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/313/projeto_de_lei_no_047-2025_-_acrescenta_redacao_a_lei_706_-_conselho_municipal_do_meio_ambiente.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/314/projeto_de_lei_no_048-2025_-_altera_a_redacao_do_artigo_13_da_lei_municipal_no_313-1997___lei_de_parcelamento_de_solo.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/319/projeto_de_lei_no_049-2025_-_autoriza_firmar_termo_de_fomento_assoc_frey_miguel_botaccin.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_no_050-2025_-_termo_de_fomento_-_policia_civil_e_policia_militar_-conseg.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/326/projeto_de_lei_no_052-2025_-_altera_o_nome_da_rua_paraguai_passando_a_constar_como_rua_frei_miguel_botaccin.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/327/projeto_de_lei_no_053-2025_-_autoriza_termo_de_fomento_ctg_querencia_da_amizade.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_no_056-2025_-autoriza_termo_de_fomento__apae.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/343/pl_053_-_novo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/344/plo_058-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/351/projeto_de_lei_no_059-2025_-_altera_a_lei_1560-2025_-_identificacao_por_adesivagem_dos_veiculos_proprios.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/361/projeto_de_lei_no_061-2025_-_suplementacao_para_loa_2026.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/363/pl_062.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/364/pl_063.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_de_lei_no_065-2025_-_institui_o_servico_de_acolhimento_em_familia_acolhedora.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/370/projeto_de_lei_no_066-2025_-_criacao_do_fundo_municipal_dos_direitos_da_mulher_-_fmdm.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_de_lei_no_067-2025_-_extincao_do_cisrtp.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/379/projeto_de_lei_no_068-2025_-_criacao_do_conselho_municipal_de_seguranca_alimentar_-_consea.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/382/projeto_de_lei_no_069-2025_-_campanha_de_incentivo_e_valorizacao_do_comercio_local1.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/383/pl_n.o_70-2025_-_compilado_-_criacao_da_visa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/384/pl_071.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/386/projeto_de_lei_no_072-2025_-_dispoe_sobre_o_fornecimento_de_uniformes_escolares_padronizados_na_rede_municipal_de_ensino_-_copia.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_no_073-2025_-_dispoe_sobre_a_criacao_do_fundo_municipal_de_investimento_e_manutencao_da_educacao_de_vera_corrigido.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_complementar_no_001-2025_-_altera_anexos_da_lc_no_24.2014.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/234/projeto_de_lei_complementar_no_002-2025_-_refis-2025__-__anexar_impacto_financeiro.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/286/plc_003-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/287/projeto_de_lei_complementar_no_004-2025_-_regulamenta_a_jornada_de_trabalho_em_turno_initerrupto_de_revezamento_12x36.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/318/projeto_de_lei_complementar_no_006-2025_-_readequacao_da_estrutura_administrativa_organizacional_do_poder_executivo_de_vera-mt.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/374/projeto_de_lei_complementar_no_008-2025_-_insere_o_art._45-a_na_lei_complementar_no_23_de_10_de_dezembro_de_2014_que_dispoe_sobre_o_estatuto_dos_servidores.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/186/res_001.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/194/resol_002.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_resolucao_003-2025_-_altera_ri.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/331/proj_resol_004_gi.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/335/projeto_de_resolucao_005-2025_-_justificativa_de_faltas.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/348/resolucao_006.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/358/projres007.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/362/proj_res_008.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/367/proj_resol_009.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_de_resolucao_010-2025_-_calendario_2026.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_resolucao_011-2025_-_procuradoria_juridica.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_resolucao_012-2025_-_altera_horario_da_sessao.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/187/ind_001.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/188/ind_002.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/189/ind_003-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/190/ind_004-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/196/ind_005.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/197/ind_006.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/199/ind_007.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/200/ind_008.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/201/ind_009.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/202/ind_010.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/203/ind_011.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/204/ind_012.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/205/ind_013.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/206/ind_014.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/207/ind_015.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/208/ind_016.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/209/ind_017.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/210/ind_018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/213/indic_019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/214/indic_020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/215/indic_021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/216/ind_022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/219/ind_023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/220/ind_024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/221/ind_025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/222/ind_026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/223/ind_027s.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/224/ind_028.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/225/ind_029.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/227/ind_030.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/228/ind_031.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/229/ind_032.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/230/ind_033.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/231/ind_034.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/232/ind_035.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/233/ind_036.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/241/ind_037.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/242/ind_038.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/243/ind_039_s.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/244/ind_040.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/245/ind_041.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/246/ind_042.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/247/ind_043.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/248/indicacao_044.2025_-_adailton_-_camera_nas_quadras.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/249/ind_045.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/250/ind_046.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_047.2025_-_marcelo_-_remedio_em_casa.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/277/ind_048.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/282/ind_050.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/289/ind_051.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/290/ind_052.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/292/ind_053.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_054.2025_-_adailton_-_praca_13_de_maio.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/296/ind_055.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_056.2025_-_robson_-_van_saude_nova.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/299/ind_057.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/300/ind_058.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/303/ind_059.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/312/ind_060.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/315/ind_061.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/316/ind_062.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/322/ind_063.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/324/ind_064s.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/325/ind065.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/336/ind_066.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/337/ind_067.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/338/ind_068.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/345/ind_069.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/346/ind_070.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/349/ind_071.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/350/ind_072.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/352/ind_073.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/353/ind_074.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/354/ind_075.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/355/ind_076.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/356/ind_077.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/357/ind_078.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/365/ind_079.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/366/ind_080.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/368/ind_081.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/198/pll_001.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_002.2026_-_cannabis.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_lei_003.2025_-_revoga_as_diarias.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_004.2024_-_aumento_real_dos_servidores.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/256/pll_005.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/257/pll_006.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/284/pll_007.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/291/pll_008.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/330/projleg_010.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/339/pll_011.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/340/pll_012-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/341/pll_013.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/342/pll_014.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/385/pll_015.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/195/mocao_001.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/267/mocao_de_aplauso_002.2025_-_jader_-_dilmar_dal_bosco.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/378/mocao_apl_003.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/381/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/274/mocao_de_apoio_001.2025_-_todos.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2025/317/mocap002.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H192"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="129.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="228" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="227.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>