--- v0 (2026-02-05)
+++ v1 (2026-05-07)
@@ -54,1401 +54,1401 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Eleandro Moreira</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/57/projdecr_001.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/57/projdecr_001.pdf</t>
   </si>
   <si>
     <t>Aprova o Regulamento dos Procedimentos Licitatórios da Câmara Municipal de Vera, segundo a Lei  Federal nº 14.133/2021.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>COF - Comissão de Orçamento, Finanças e Tributação</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/159/projeto_decreto_legislativo_002-2024_-_contas_governo_2023.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/159/projeto_decreto_legislativo_002-2024_-_contas_governo_2023.doc</t>
   </si>
   <si>
     <t>Aprova as Contas Anuais de Governo da Prefeitura Municipal de Vera, Estado de Mato Grosso, referente ao Exercício Financeiro de 2023.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Moacir Luiz Giacomelli</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/61/pl001.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/61/pl001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal celebrar convênio com a AAV–Associação dos Acadêmicos de Vera, para fins de transporte de universitários até o campus de Sinop, e dá outras providências</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/62/pl002.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/62/pl002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Vera a repassar premiação às equipes vencedoras e atletas destaques dos eventos esportivos municipais e vencedores do Fescanvera (Edições 2024) e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/64/pl003.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/64/pl003.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal repassar recursos financeiros mediante convênio para a Associação de Pais e Amigos dos Excepcionais de Vera – APAE, e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_de_lei_no_004-2024_-_abertura_de_credito_por_superavit_financeiro.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_de_lei_no_004-2024_-_abertura_de_credito_por_superavit_financeiro.doc</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Superávit Financeiro do Exercício Anterior, e dá outras providências</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/68/projeto_de_lei_no_005-2024_-_convenio_associacao_do_clube_da_terceira_idade_viva_a_vida.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/68/projeto_de_lei_no_005-2024_-_convenio_associacao_do_clube_da_terceira_idade_viva_a_vida.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL REPASSAR RECURSOS FINANCEIROS, MEDIANTE CONVÊNIO, PARA A ASSOCIAÇÃO DO CLUBE DA TERCEIRA IDADE VIVA A VIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/73/projeto_de_lei_no_006-2024_-_campanha_incentivadora_do_iptu-2024.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/73/projeto_de_lei_no_006-2024_-_campanha_incentivadora_do_iptu-2024.doc</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal promover campanha incentivadora para cobrança do IPTU/2024, mediante concessão de desconto para pagamento em parcela única, e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/74/projeto_de_lei_no_007-2024_-_autoriza_repasse_financeiro_associacao_frey_miguel_botacin.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/74/projeto_de_lei_no_007-2024_-_autoriza_repasse_financeiro_associacao_frey_miguel_botacin.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal repassar recursos financeiros, mediante convênio, para a Associação Frei Miguel Bottacin de Apoio aos Idosos, e dá outras providências</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/80/projeto_de_lei_no_008-2024_-_autoriza_rga_com_salarial_servidores_municipais.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/80/projeto_de_lei_no_008-2024_-_autoriza_rga_com_salarial_servidores_municipais.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal conceder Reajuste Geral dos Vencimentos aos Servidores Municipais dos Poderes Executivo e Legislativo, referente ao período de março de 2023 à fevereiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/85/projeto_de_lei_no_009-2024_-_autoriza_celebracao_termo_de_fomento_apae.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/85/projeto_de_lei_no_009-2024_-_autoriza_celebracao_termo_de_fomento_apae.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Fomento com a Associação de Pais e Amigos dos Excepcionais de Vera – APAE, e dá outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/86/projeto_de_lei_no_010-2024_-_autoriza_celebracao_termo_de_fomento_associacao_sra_dos_rotarianos.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/86/projeto_de_lei_no_010-2024_-_autoriza_celebracao_termo_de_fomento_associacao_sra_dos_rotarianos.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Fomento com a Associação de Senhoras de Rotarianos de Vera-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/98/projeto_de_lei_no_011-2024_-_autoriza_premiacao_a_gincana_cristiane_a_dal_bosco.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/98/projeto_de_lei_no_011-2024_-_autoriza_premiacao_a_gincana_cristiane_a_dal_bosco.doc</t>
   </si>
   <si>
     <t>Autoriza o Município de Vera a repassar premiação às equipes vencedoras da 6ª Gincana Cristhiane Archer Dal Bosco e dá outras providências.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/99/projeto_de_lei_no_012-2024_-_abertura_credito_lei_aldir_blanc_ii.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/99/projeto_de_lei_no_012-2024_-_abertura_credito_lei_aldir_blanc_ii.doc</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal abrir Crédito Adicional Especial para atender a Lei 14.399/2013 - Lei Aldir Blanc II de Fomento à Cultura, e dá outras providências</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/100/projeto_de_lei_no_013-2024_-_autoriza_termo_de_fomento_com_a_associacao_mi-au.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/100/projeto_de_lei_no_013-2024_-_autoriza_termo_de_fomento_com_a_associacao_mi-au.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Fomento com a Associação Protetora dos Animais MI&amp;AU, e dá outras providências</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/103/projeto_de_lei_no_014-2024_-_altera_emenda_impositiva_ctg.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/103/projeto_de_lei_no_014-2024_-_altera_emenda_impositiva_ctg.doc</t>
   </si>
   <si>
     <t>Autoriza Abertura de Crédito Adicional Especial para Remanejamento de Emenda Impositiva, e dá outras providências</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/107/pll015.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/107/pll015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A HOMOLOGAÇÃO DO RELATÓRIO DA REAVALIAÇÃO ATUARIAL DE 2024, DATA FOCAL 31/12/2023, MANTÉM O CUSTO NORMAL E MODIFICA O PLANO DE AMORTIZAÇÃO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL, CUSTEADO PELO ENTE FEDERATIVO, CONFORME DIRETRIZES EMANADAS PELA PORTARIA MTP 1.467/2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/108/pll_016.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/108/pll_016.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CREDITO ADICIONAL ESPECIAL PARA REMANEJAMENTO DE EMENDA IMPOSITIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/117/projeto_de_lei_no_017-2024_-_abre_credito_adicional_suplementar_-_estrada_vicinal.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/117/projeto_de_lei_no_017-2024_-_abre_credito_adicional_suplementar_-_estrada_vicinal.doc</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL ABRIR CREDITO ADICIONAL SUPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/125/projeto_de_lei_no_018-2024_-_abre_credito_adicional_supl_constr.__escolas_municipais.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/125/projeto_de_lei_no_018-2024_-_abre_credito_adicional_supl_constr.__escolas_municipais.doc</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal Abrir Crédito Adicional Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/126/projeto_de_lei_no_019-2024_-_autoriza_firmar_termo_de_fomento_assoc_frey_miguel_botaccin.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/126/projeto_de_lei_no_019-2024_-_autoriza_firmar_termo_de_fomento_assoc_frey_miguel_botaccin.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Fomento com a Associação Frei Miguel Bottacin de Apoio ao Idoso, e dá outras providências.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/127/projeto_de_lei_no_020-2024_-_autoriza_termo_de_fomento_ctg_querencia_da_amizade.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/127/projeto_de_lei_no_020-2024_-_autoriza_termo_de_fomento_ctg_querencia_da_amizade.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR TERMO DE FOMENTO COM O CENTRO DE TRADIÇÕES GAUCHAS QUERÊNCIA DA AMIZADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/140/projeto_de_lei_no_021-2024_-_autoriza_termo_de_fomento_associacao_clube_de_maes_nossa_senhora_da_rosa_mistica.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/140/projeto_de_lei_no_021-2024_-_autoriza_termo_de_fomento_associacao_clube_de_maes_nossa_senhora_da_rosa_mistica.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR TERMO DE FOMENTO COM A ASSOCIAÇÃO CLUBE DE MÃES NOSSA SENHORA DA ROSA MÍSTICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_022-2024.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_022-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal abrir Crédito Adicional Suplementar, e dá outras providências.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/153/projeto_de_lei_no_023-2024_-_lei_suas_-_sistema_unico_de_assistencia_social_do_municipio_de_vera-mt.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/153/projeto_de_lei_no_023-2024_-_lei_suas_-_sistema_unico_de_assistencia_social_do_municipio_de_vera-mt.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE VERA-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_de_lei_no_024-2024_-_ldo_2025.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_de_lei_no_024-2024_-_ldo_2025.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/166/projeto_de_lei_no_025-2024_-_credito_suplementar_decreto-2025.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/166/projeto_de_lei_no_025-2024_-_credito_suplementar_decreto-2025.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar Aberturas de Créditos na Lei Orçamentária Anual do Exercício de 2025, na forma que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/167/projeto_de_lei_no_026-2024_-_revisao_ppa_-na_loa_2025.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/167/projeto_de_lei_no_026-2024_-_revisao_ppa_-na_loa_2025.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual (PPA), instituído pela Lei Municipal nº 1.425/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/168/projeto_de_lei_no_027-2024_-_loa_2025.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/168/projeto_de_lei_no_027-2024_-_loa_2025.doc</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Vera, Estado de Mato Grosso (LOA), para o Exercício Financeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/170/projeto_de_lei_no_028-2024_-_abre_credito_adicional_suplementar_-_elem_despesa_lei_paulo_gustavo.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/170/projeto_de_lei_no_028-2024_-_abre_credito_adicional_suplementar_-_elem_despesa_lei_paulo_gustavo.doc</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/171/projeto_de_lei_no_029-2024_-abre_credito_adicional_suplementar-_salarios.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/171/projeto_de_lei_no_029-2024_-abre_credito_adicional_suplementar-_salarios.doc</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/173/projeto_de_lei_no_031-2024_-_altera_o_tracado_da_estrada_municipal_capellari_da_lei_no_1136-2015.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/173/projeto_de_lei_no_031-2024_-_altera_o_tracado_da_estrada_municipal_capellari_da_lei_no_1136-2015.doc</t>
   </si>
   <si>
     <t>ALTERA O TRAÇADO DA ESTRADA MUNICIPAL CAPELLARI DO ANEXO I DA LEI ORDINÁRIA Nº 1136, DE 28 DE ABRIL DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_no_032-2024_-_revoga_de_inteiro_teor_a_lei_880-2009_-_cria_sim.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_no_032-2024_-_revoga_de_inteiro_teor_a_lei_880-2009_-_cria_sim.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO SERVIÇO DE INSPEÇÃO MUNICIPAL (SIM) E OS PROCEDIMENTOS OBRIGATÓRIOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE MANIPULAM E/OU PROCESSAM PRODUTOS DE ORIGEM ANIMAL NO MUNICÍPIO DE VERA-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/</t>
+    <t>http://sapl.vera.mt.leg.br/media/</t>
   </si>
   <si>
     <t>DISPOE SOBRE O AUMENTO NO NÚMERO DE VAGAS DE DETERMINADOS CARGOS DO LOTACIONOGRAMA DO ANEXO V DA LEI 953/2011</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_lei_no_034-2024_-_regulamenta_regime_de_contratacao_temporaria.docx</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_lei_no_034-2024_-_regulamenta_regime_de_contratacao_temporaria.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL, NO ÂMBITO DO MUNICÍPIO DE VERA, ESTADO DE MATO GROSSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/184/pl_035.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/184/pl_035.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE TRANSPORTES (FMT), JUNTO À SECRETARIA MUNICIPAL DE OBRAS, TRANSPORTES E SERVIÇOS URBANOS DO MUNICÍPIO DE VERA-MT, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/148/projeto_de_lei_complementar_no_001-2024_-_altera_lei_complementar_024-2014_-_anexo_ii_atribuicoes_do_cargo_de_fiscal_de_tributos_e_arrecadacao.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/148/projeto_de_lei_complementar_no_001-2024_-_altera_lei_complementar_024-2014_-_anexo_ii_atribuicoes_do_cargo_de_fiscal_de_tributos_e_arrecadacao.doc</t>
   </si>
   <si>
     <t>ALTERA AS ATRIBUIÇÕES DO CARGO DE FISCAL DE TRIBUTOS E ARRECADAÇÃO DO GRUPO OCUPACIONAL: FISCALIZAÇÃO MUNICIPAL DO ANEXO II DA LEI COMPLEMENTAR Nº 024/2014, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/88/projeto_de_resolucao_001-2024_-_altera_subsisio_mesa.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/88/projeto_de_resolucao_001-2024_-_altera_subsisio_mesa.doc</t>
   </si>
   <si>
     <t>Altera o §1º do artigo 86 do Regimento Interno da Câmara Municipal de Vera/MT.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/89/projeto_de_resolucao_002-2024_-_fixa_subsisio_vereadores.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/89/projeto_de_resolucao_002-2024_-_fixa_subsisio_vereadores.doc</t>
   </si>
   <si>
     <t>Fixa o Subsídio dos Vereadores da Câmara Municipal de Vera/MT para a Legislatura 2025/2028.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/123/projeto_de_resolucao_003-2024_-_regulamenta_lei_14129.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/123/projeto_de_resolucao_003-2024_-_regulamenta_lei_14129.doc</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.129/2021 no âmbito da Câmara Municipal de Vera para instituir o Programa de Governo Digital</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/137/projeto_de_resolucao_004-2024_-_regulamenta_lei_14133.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/137/projeto_de_resolucao_004-2024_-_regulamenta_lei_14133.doc</t>
   </si>
   <si>
     <t>REGULAMENTA NO ÂMBITO DO PODER LEGISLATIVO DE VERA, O DISPOSTO NO § 2º DO ART. 95 DA LEI 14.133/2021, PARA INSTITUIR O CONTRATO VERBAL PARA PEQUENAS COMPRAS OU O DE PRESTAÇÃO DE SERVIÇOS DE PRONTO PAGAMENTO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/138/projeto_de_resolucao_005-2024_-_regulamenta_lei_13709.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/138/projeto_de_resolucao_005-2024_-_regulamenta_lei_13709.doc</t>
   </si>
   <si>
     <t>REGULAMENTA A APLICAÇÃO DA LEI FEDERAL Nº 13.709, DE 14 DE AGOSTO DE 2018 - LEI GERAL DE PROTEÇÃO DE DADOS PESSOAIS (LGPD) - NO ÂMBITO DA CÂMARA MUNICIPAL DE VERA-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/139/projeto_de_resolucao_006-2024_-_aprova_plano_de_adequacao.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/139/projeto_de_resolucao_006-2024_-_aprova_plano_de_adequacao.doc</t>
   </si>
   <si>
     <t>APROVA O PLANO DE ADEQUAÇÃO DA CÂMARA MUNICIPAL DE VERA - MT À LEI FEDERAL Nº 13.709, DE 14 DE AGOSTO DE 2018 - LEI GERAL DE PROTEÇÃO DE DADOS PESSOAIS (LGPD) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/165/projeto_de_resolucao_007-2024_-_aprova_plano_de_contratacoes.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/165/projeto_de_resolucao_007-2024_-_aprova_plano_de_contratacoes.doc</t>
   </si>
   <si>
     <t>APROVA O PLANO DE CONTRATAÇÃO ANUAL, DA CÂMARA MUNICIPAL DE VERA PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/96/emenda_lom_001.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/96/emenda_lom_001.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo Único do Artigo 16 da Lei Orgânica do Município de Vera/MT.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Vitão</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/58/requer_001.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/58/requer_001.pdf</t>
   </si>
   <si>
     <t>Requer cópia do Memorial Descritivo da obra de construção da nova sede da Escola Municipal Aloizio Jacob Weber</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/59/requer_002.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/59/requer_002.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo informe, se os recursos destinados pelo Poder Legislativo, através das Emendas Impositivas no Orçamento/2023 foram aplicados de acordo com o Plano de Trabalho apresentado pelas entidades beneficiadas.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Juca Moro</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/65/requer_003.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/65/requer_003.pdf</t>
   </si>
   <si>
     <t>Requer cópia da Planilha de Custos e do Projeto Arquitetônico da Iluminação da Avenida Manágua</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento_004-2024_-_todos_-_moratoria_da_soja.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento_004-2024_-_todos_-_moratoria_da_soja.doc</t>
   </si>
   <si>
     <t>Requerimento ao Excelentíssimo Senhor Mauro Mendes, Governador do Estado de Mato Grosso, a fim de que dê execução as medidas divulgadas na imprensa mato-grossense relativas à Moratória da Soja em áreas convertidas legalmente neste estado.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Professor PH</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_005-2024_-_ph_-_oscip.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_005-2024_-_ph_-_oscip.doc</t>
   </si>
   <si>
     <t>Requer cópia da Folha de Pagamento dos meses de Janeiro à Abril/2024, dos funcionários contratados pela Organização da Sociedade Civil de Interesse Público (OSCIP).</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_006-2024_-_vitor_-_copa_13_de_maio.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_006-2024_-_vitor_-_copa_13_de_maio.doc</t>
   </si>
   <si>
     <t>Requer cópia do Processo Licitatório da Contratação da Arbitragem da 7ª Copa 13 de Maio de Futsal 2024, bem como, a cópia da Súmula de todos os Jogos.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Eduardo Bioquímico</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_007-2024_-_eduardo_-_fundeb.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_007-2024_-_eduardo_-_fundeb.doc</t>
   </si>
   <si>
     <t>Requer informações sobre qual o valor anual mínimo por aluno que o município está recebendo do Fundeb atualmente; bem como, qual o percentual de correção do piso do magistério aplicado no ano de 2023 e 2024.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_008-2024_-_vitor_-_secretario.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_008-2024_-_vitor_-_secretario.doc</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo informe a esta Casa de Leis, quem responde pela pasta da Secretaria Municipal de Saúde de Vera atualmente, de que forma as demandas serão respondidas e como a população terá acesso a este responsável.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/144/requer_009.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/144/requer_009.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Ricardo Perez Botelho, Diretor Presidente da Energisa/MT, para que informe à esta Casa de Leis o real motivo das recorrentes quedas e oscilações de energia elétrica na cidade de Vera – MT.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_010-2024_-_juca_-_alugueis_da_prefeitura.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_010-2024_-_juca_-_alugueis_da_prefeitura.doc</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo nos informe quais são os imóveis locados pela Prefeitura Municipal, os nomes dos locadores dos referidos imóveis e os valores de cada um deles; bem como, se está nos planos do Poder Executivo deixar de pagar aluguéis e transferir os setores e departamento locados para o prédio da atual prefeitura, quando a nova for inaugurada.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/156/requerimento_011-2024_-_vitor_-_cesta_basica.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/156/requerimento_011-2024_-_vitor_-_cesta_basica.doc</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo informe, através do setor competente, quantas cestas básicas foram entregues, por mês, pela Secretaria Municipal de Assistência Social no ano de 2024, e qual é a quantidade estimada a ser entregue até o final do ano.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/157/requer_012.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/157/requer_012.pdf</t>
   </si>
   <si>
     <t>Requer cópia do Processo Licitatório Pregão Presencial nº 060/2023 (e respectivo contrato e notas de empenho), firmado entre a Prefeitura Municipal de Vera e a empresa Hevis Engenharia Ltda</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/163/requer_013.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/163/requer_013.pdf</t>
   </si>
   <si>
     <t>REQUER cópia das notas de empenho, liquidações, notas fiscais e pagamentos, de todas as despesas envolvidas na construção da “PISTA DO GRAU ADRIAN CÉSAR DESTEFANY DE SOUZA”, localizada na área aos fundos do antigo Aeroporto Municipal da cidade de Vera.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/177/requerimento_014-2024_-_juca_-_projeto_estrada_rosa.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/177/requerimento_014-2024_-_juca_-_projeto_estrada_rosa.doc</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo envie cópia das notas de empenho, liquidações, notas fiscais e comprovante de pagamentos, do projeto de asfaltamento da MT-438, trevo da MT-140 até a BR-163 (Estrada Rosa).</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/178/requerimento_015-2024_-_juca_-_relacao_de_maquinas.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/178/requerimento_015-2024_-_juca_-_relacao_de_maquinas.doc</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo envie Relação das Máquinas usadas no Asfaltamento Rural, Estrada Celeste e PA Califórnia; bem como, Relatório de Controle de Frotas e Relatório do Custo do Asfalto por quilômetro.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/179/requerimento_016-2024_-_juca_-_termos_aditivos.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/179/requerimento_016-2024_-_juca_-_termos_aditivos.doc</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo envie cópia de todos os Termos Aditivos, referentes às obras do Paço Municipal, Escola Aloísio Jacob Webler e Rodoanel.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/164/veto_ao_pll_005-2029_-_autografo_029.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/164/veto_ao_pll_005-2029_-_autografo_029.doc</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Vera, Estado de Mato Grosso, no uso de suas atribuições constitucionais (art. 54, inciso V e art. 36, § 1º ambos da Lei Orgânica Municipal) decide VETAR INTEGRALMENTE o Autógrafo de Lei n° 029/2024, o qual dispõe sobre a implantação do programa “Médico na Escola” nas escolas municipais e nos centros de educação infantil do Município de Vera, aprovado pela Câmara Municipal de Vera, em Sessão Plenária, realizada em 16 de setembro de 2024,</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Robson Lima</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/60/ind_001.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/60/ind_001.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de motos, visando a otimização do trabalho dos Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/63/ind002.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/63/ind002.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de se implantar a “Coleta Seletiva de Lixo” no Município de Vera – MT</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/70/ind_003.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/70/ind_003.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de fraldário ou trocador retrátil nos banheiros das Unidades de Saúde do Município de Vera.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/71/ind_004.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/71/ind_004.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade urgente de se fazer uma operação tapa-buracos nas Ruas Colômbia, Haiti e Havana, bem como, na MT-140 (sentido Santa Carmem) e na MT-225 (sentido Feliz Natal e no trecho que liga à BR-163).</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/72/ind_005.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/72/ind_005.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo verifique junto à Sinfra a possibilidade de serem feitas melhorias no acostamento da MT-225 no trecho que dá acesso ao Lucion e à entrada do assentamento, haja vista o grande fluxo de veículos no local.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/75/ind_006.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/75/ind_006.pdf</t>
   </si>
   <si>
     <t>Indica a revitalização da fachada, bem como, a renovação da pintura e readequação da placa localizada no canteiro central, em frente ao 1º Pelotão da Polícia Militar de Vera/MT.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Marcelo Perioto</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/76/ind_007.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/76/ind_007.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de serem instalados redutores de velocidade na Avenida Estados Unidos, nas proximidades do Ginásio Municipal.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/77/ind008.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/77/ind008.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de câmeras de monitoramento para registros de imagens nas Creches da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Tonhão</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/83/ind_009.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/83/ind_009.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de se fazer um projeto de lei, isentando da cobrança do IPTU, aos cidadãos portadores de como Neoplasia Maligna (câncer) e aos que necessitam fazer hemodiálise</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/84/ind_010.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/84/ind_010.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade enviar um Projeto de Lei, reconhecendo os agentes comunitários de saúde e de combate às endemias como profissionais de saúde, inserindo a classe, no Plano de Cargos, Carreiras e Salários do Município.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/87/indicacao_011.2024_-_ph_-_onibus_saude.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/87/indicacao_011.2024_-_ph_-_onibus_saude.doc</t>
   </si>
   <si>
     <t>Indica a aquisição de veículo tipo micro-ônibus para atender as demandas de transporte dos pacientes que realizam de tratamento de saúde fora do município.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/92/indicacao_012.2024_-_ph_-_reforma_agricultura.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/92/indicacao_012.2024_-_ph_-_reforma_agricultura.doc</t>
   </si>
   <si>
     <t>Indica a revitalização da fachada da sede da Secretaria de Agricultura, Indústria e Comércio, melhorando a identificação e a valorização do prédio.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Donizete da Lasca</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/91/indicacao_013.2024_-_donizete_-_ponto_de_onibus.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/91/indicacao_013.2024_-_donizete_-_ponto_de_onibus.doc</t>
   </si>
   <si>
     <t>Indica a necessidade de construir pontos de ônibus cobertos na MT-225, trecho que liga Vera a BR-163.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/93/ind_014.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/93/ind_014.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de viabilizar aos munícipes, cursos de capacitação profissional de cuidadores de crianças, idosos e pessoas com deficiência.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/95/ind_015.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/95/ind_015.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de Sistema de Posicionamento Global (GPS) nos veículos do Transporte Escolar do Município de Vera.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/97/ind_016.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/97/ind_016.pdf</t>
   </si>
   <si>
     <t>Indica a inclusão a carne de peixe e do cereal com leite, no cardápio da merenda escolar das escolas da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/101/ind_017.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/101/ind_017.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de se construir, um estacionamento coberto interno, para abrigar os carros e motos dos funcionários da EMEI Sílvia Helena Machado.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/102/ind_018.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/102/ind_018.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de ser feita cobertura sobre o pergolado localizado na entrada da CMEI Vovó Camilo</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/104/indicacao_019.2024_-_eduardo_-_equipamento_fototerapia.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/104/indicacao_019.2024_-_eduardo_-_equipamento_fototerapia.doc</t>
   </si>
   <si>
     <t>Indica a compra de um aparelho de Fototerapia para tratar a Icterícia Neonatal.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/105/indicacao_020.2024_-_eduardo_-_equipamento_laserterapia.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/105/indicacao_020.2024_-_eduardo_-_equipamento_laserterapia.doc</t>
   </si>
   <si>
     <t>Indica a compra de um aparelho de Laserterapia para tratamento de feridas.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/106/indicacao_021.2024_-_ph_-_trevo_mt-140.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/106/indicacao_021.2024_-_ph_-_trevo_mt-140.doc</t>
   </si>
   <si>
     <t>Indica a iluminação do trevo da MT-140 que dá acesso aos Municípios de Sinop, Santa Carmem e Vera.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Professor PH, Vitão</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/109/indicacao_022.2024_-_ph_-_iluminacao_bbo.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/109/indicacao_022.2024_-_ph_-_iluminacao_bbo.doc</t>
   </si>
   <si>
     <t>Indica a necessidade de ser feita a Iluminação Pública na saída que liga o Bairro Bom Jesus à MT-225, trecho de asfalto novo que passa em frente a BBO.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/110/indicacao_023.2024_-_ph_-_quebra-molas_la_paz.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/110/indicacao_023.2024_-_ph_-_quebra-molas_la_paz.doc</t>
   </si>
   <si>
     <t>Indica que seja feita a continuidade da Avenida La Paz, com asfaltamento e redutores de velocidade, até o final do Castanha.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/111/indicacao_024.2024_-_ph_-_cobertura_onibus_escolares.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/111/indicacao_024.2024_-_ph_-_cobertura_onibus_escolares.doc</t>
   </si>
   <si>
     <t>Indicação a necessidade de ser construída uma cobertura para a garagem dos veículos do transporte escolar.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/112/indicacao_025.2024_-_ph_-_equipes_ad.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/112/indicacao_025.2024_-_ph_-_equipes_ad.doc</t>
   </si>
   <si>
     <t>Indica a necessidade da contratação de servidores para compor as Equipes de Atendimento Domiciliar das Unidades Básicas de Saúde de Vera.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/113/indicacao_026.2024_-_ph_-_pista_skate.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/113/indicacao_026.2024_-_ph_-_pista_skate.doc</t>
   </si>
   <si>
     <t>Indica a construção de uma pista de skate no Complexo Esportivo Ivo Correia Leite.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/115/indicacao_027.2024_-_juca_-_taxa_coleta_lixo.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/115/indicacao_027.2024_-_juca_-_taxa_coleta_lixo.doc</t>
   </si>
   <si>
     <t>Indica a necessidade do Poder Executivo alterar o Código Tributário Municipal, no que tange o cálculo da Taxa de Coleta de Lixo dos salões de festas dos templos religiosos.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Professor PH, Marcelo Perioto</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/118/indicacao_028.2024_-_ph_e_marcelo_-_transporte_escolar.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/118/indicacao_028.2024_-_ph_e_marcelo_-_transporte_escolar.doc</t>
   </si>
   <si>
     <t>Indica a necessidade de implantar o uso de uniformes e crachá de identificação aos motoristas do Transporte Escolar do Município de Vera/MT.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Professor PH, Eduardo Bioquímico</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/120/indicacao_029.2024_-_ph_-_pronto_atendimento.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/120/indicacao_029.2024_-_ph_-_pronto_atendimento.doc</t>
   </si>
   <si>
     <t>Indica a necessidade de contratação de mais médicos, enfermeiros e técnicos em enfermagem, a fim de atender a demanda do Pronto Atendimento Municipal</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/128/indicacao_030.2024_-_donizete_-_acompanhante.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/128/indicacao_030.2024_-_donizete_-_acompanhante.doc</t>
   </si>
   <si>
     <t>Indica que seja disponibilizado um profissional de saúde para acompanhar os pacientes que fazem hemodiálise fora do município, agindo na proteção e defesa da saúde</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_031.2024_-_marcelo_-_iluminacao.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_031.2024_-_marcelo_-_iluminacao.doc</t>
   </si>
   <si>
     <t>Indica a necessidade de viabilizar a iluminação da academia de ginástica ao ar livre localizada aos fundos da Escola Municipal Aloízio Jacob Webler</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_032.2024_-_ph_-_aquisicao_veiculo.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_032.2024_-_ph_-_aquisicao_veiculo.doc</t>
   </si>
   <si>
     <t>Indica a aquisição de um veículo para o transporte dos profissionais de saúde nas visitas de Atendimento Domiciliar</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_033.2024_-_ph_-_aparelho_cardiologico.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_033.2024_-_ph_-_aparelho_cardiologico.doc</t>
   </si>
   <si>
     <t>Indica a aquisição de um Monitor Fetal (Cardiotocógrafo), para acompanhar a vitalidade do bebê durante a gestação, por meio da ausculta e visualização dos batimentos cardíacos.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/134/indicacao_034.2024_-_ph_-_agendamento.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/134/indicacao_034.2024_-_ph_-_agendamento.doc</t>
   </si>
   <si>
     <t>Indica o retorno dos agendamentos das consultas médicas nas Unidades Básicas de Saúde (UBS’s).</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_035.2024_-_tonho_-_quebra-molas.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_035.2024_-_tonho_-_quebra-molas.doc</t>
   </si>
   <si>
     <t>Indica a necessidade de construir quebra-molas ou redutores de velocidade, na Avenida Brasil, em frente à Sinopaz, no centro da cidade.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/136/indicacao_036.2024_-_ph_-_condutor_de_ambulancia.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/136/indicacao_036.2024_-_ph_-_condutor_de_ambulancia.doc</t>
   </si>
   <si>
     <t>Indica que que seja envido a esta Casa Legislativa, Projeto de Lei que cria o cargo de "Condutor de Ambulância", no PCCS dos Profissionais da Saúde do Município de Vera</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/141/indicacao_037.2024_-_robson_-_chafariz.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/141/indicacao_037.2024_-_robson_-_chafariz.doc</t>
   </si>
   <si>
     <t>Indica a revitalização do chafariz da Praça 13 de Maio e da Fonte Luminosa do Complexo Esportivo Ivo Correa Leite.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_038.2024_-_marcelo_-_travessia_elevada.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_038.2024_-_marcelo_-_travessia_elevada.doc</t>
   </si>
   <si>
     <t>Indica a necessidade de se construir travessias elevadas na Avenida La Paz, em frente à Igreja Batista Nacional (IBN), e em frente à Igreja Assembleia de Deus, na Rua Santiago, centro de Vera.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Marcelo Perioto, Vitão</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/143/indicacao_039.2024_-_marcelo_-_estacionamento_av_brasil.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/143/indicacao_039.2024_-_marcelo_-_estacionamento_av_brasil.doc</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo autorize estacionamento nos dois lados da Avenida Brasil, em toda sua extensão.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/146/ind_040.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/146/ind_040.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de ser feita a limpeza e roçagem do mato da área pública localizada no antigo aeroporto.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/154/indicacao_041.2021_-_vitor_-_fios_telefone.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/154/indicacao_041.2021_-_vitor_-_fios_telefone.doc</t>
   </si>
   <si>
     <t>Indica a necessidade de se interceder junto à empresa competente, para que seja feita a manutenção e reparos na fiação de telefonia solta e emaranhada em diversas ruas e avenidas do Município de Vera – MT.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/162/indicacao_042.2024_-_ph_-_isencao_iptu_autistas.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/162/indicacao_042.2024_-_ph_-_isencao_iptu_autistas.doc</t>
   </si>
   <si>
     <t>Indica a a necessidade de se fazer um projeto de lei, isentando da cobrança do Imposto Territorial Predial Urbano (IPTU), os Portadores de TEA (Transtorno do Espectro Autista).</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/158/ind_043.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/158/ind_043.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de serem instalados redutores de velocidade no prolongamento da Avenida Brasil, no trecho que compreende o bairro Vida Nova até a Pista do Grau.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/161/ind_044.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/161/ind_044.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de construir uma pracinha com parque infantil e academia ao ar livre na Rua Lima, esquina com a Rua Bolívia, no espaço que compreende a lateral da nova Escola Nilza e fundos da CMEI Padre Antônio.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/169/ind_045.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/169/ind_045.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de construir alça de acesso na rodovia MT-225 com a Estada Laura.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_001.2024_-_subsidio_prefeito_vice_e_secretarios.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_001.2024_-_subsidio_prefeito_vice_e_secretarios.doc</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito, Vice-Prefeito e Secretários do Município de Vera/MT, para o Quadriênio 2025/2028, e dá outras providências.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_lei_002.2024_-_aumento_real_dos_servidores.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_lei_002.2024_-_aumento_real_dos_servidores.doc</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo conceder aumento real nos vencimentos dos Servidores Municipais, e dá outras providências</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Tiririca</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_lei_003.2023_-_nomeia_pista_do_grau.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_lei_003.2023_-_nomeia_pista_do_grau.doc</t>
   </si>
   <si>
     <t>DENOMINA A PISTA DO GRAU DO MUNICÍPIO DE VERA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_004.2024_-_ficha_limpa.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_004.2024_-_ficha_limpa.doc</t>
   </si>
   <si>
     <t>INSTITUI A "FICHA LIMPA MUNICIPAL" NA NOMEAÇÃO DE SERVIDORES A CARGOS COMISSIONADOS NO ÂMBITO DOS PODERES EXECUTIVO E LEGISLATIVO DO MUNICÍPIO DE VERA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/149/projeto_de_lei_005.2024_-_medico_nas_escolas_-_ph.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/149/projeto_de_lei_005.2024_-_medico_nas_escolas_-_ph.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO PROGRAMA “MÉDICO NA ESCOLA”, NAS ESCOLAS MUNICIPAIS E NOS CENTROS DE EDUCAÇÃO INFANTIL DO MUNICÍPIO DE VERA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/150/projeto_de_lei_006.2024_-_maria_da_penha_-_ph.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/150/projeto_de_lei_006.2024_-_maria_da_penha_-_ph.doc</t>
   </si>
   <si>
     <t>INSTITUI A “SEMANA ESCOLAR DE COMBATE À VIOLÊNCIA CONTRA A MULHER”, NAS ESCOLAS DA REDE MUNICIPAL E PRIVADA DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/151/projeto_de_lei_007.2024_-_iptu_autistas_-_ph.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/151/projeto_de_lei_007.2024_-_iptu_autistas_-_ph.doc</t>
   </si>
   <si>
     <t>INSERE O INCISO VI E O PARÁGRAFO ÚNICO NO ART. 37 DA LEI MUNICIPAL Nº 548/2002 QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE VERA.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/152/projeto_de_lei_008.2024_-_peixe_merenda_escolar_-_ph.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/152/projeto_de_lei_008.2024_-_peixe_merenda_escolar_-_ph.doc</t>
   </si>
   <si>
     <t>AUTORIZA A INCLUSÃO DA CARNE DE PEIXE NO CARDÁPIO DA MERENDA ESCOLAR, ASSIM COMO AUTORIZA A DISTRIBUIÇÃO DE CEREAL COM LEITE AOS ALUNOS DA REDE MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>MOAPL</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/69/mocao_de_aplauso_001.2024.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/69/mocao_de_aplauso_001.2024.doc</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso à senhora Ivone Thomé Girardi, como reconhecimento e gratidão pelos 25 anos de serviços prestados à comunidade verense como Conselheira Tutelar, exercendo papel de protetora, defensora e orientadora dos mais jovens, sempre lutando pelos direitos das crianças e adolescentes do nosso município.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/78/mocao_002.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/78/mocao_002.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso à senhora Marli de Fátima Rodrigues, em reconhecimento pelos relevantes serviços prestados ao Município de Vera, no cumprimento de suas funções de forma ética e responsável.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/182/mocao_003.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/182/mocao_003.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao professor Francisco Rodrigues (Dunga), pela sua atuação no esporte e na representatividade que tem trazido ao Município de Vera, com participação e êxito em várias competições</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/183/mocao_004.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/183/mocao_004.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplauso ao senhor Douglas Henrique de Assis Ferreira, pelos relevantes trabalhos sociais prestados na comunidade verense</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>MOAPO</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/122/mocao_de_apoio_001.2024.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/122/mocao_de_apoio_001.2024.doc</t>
   </si>
   <si>
     <t>Concede Moção de Apoio ao Congresso Nacional, em razão do movimento ofensivo ao Conselho Federal de Medicina – CFM, iniciado com a publicação da Resolução CFM n. 2.378/2024, que seja desagravado o referido Conselho, e mantido em suas atribuições próprias.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>MOREP</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/66/repudio.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/66/repudio.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao Vereador Antônio Pena Fiel, em razão de áudios de grupo privado dos vereadores terem sidos compartilhados sem permissão e de forma maliciosa, além de comentários com palavras difamatórias e de baixo calão.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/155/mocao_de_repudio_002.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/155/mocao_de_repudio_002.pdf</t>
   </si>
   <si>
     <t>Emite Moção de Repúdio ao Prefeito Municipal de Vera, Senhor Moacir Luiz Giacomelli, em razão de suas falas proferidas por meio de ligação telefônica, a uma usuária do serviço de saúde público municipal, onde profere palavras de baixo calão</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>EMDMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/130/emenda_modificativa_no_001-2024.doc</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/130/emenda_modificativa_no_001-2024.doc</t>
   </si>
   <si>
     <t>Altera os artigos 1º e 2º do Projeto de Lei nº 016/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1755,68 +1755,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/57/projdecr_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/159/projeto_decreto_legislativo_002-2024_-_contas_governo_2023.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/61/pl001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/62/pl002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/64/pl003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_de_lei_no_004-2024_-_abertura_de_credito_por_superavit_financeiro.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/68/projeto_de_lei_no_005-2024_-_convenio_associacao_do_clube_da_terceira_idade_viva_a_vida.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/73/projeto_de_lei_no_006-2024_-_campanha_incentivadora_do_iptu-2024.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/74/projeto_de_lei_no_007-2024_-_autoriza_repasse_financeiro_associacao_frey_miguel_botacin.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/80/projeto_de_lei_no_008-2024_-_autoriza_rga_com_salarial_servidores_municipais.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/85/projeto_de_lei_no_009-2024_-_autoriza_celebracao_termo_de_fomento_apae.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/86/projeto_de_lei_no_010-2024_-_autoriza_celebracao_termo_de_fomento_associacao_sra_dos_rotarianos.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/98/projeto_de_lei_no_011-2024_-_autoriza_premiacao_a_gincana_cristiane_a_dal_bosco.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/99/projeto_de_lei_no_012-2024_-_abertura_credito_lei_aldir_blanc_ii.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/100/projeto_de_lei_no_013-2024_-_autoriza_termo_de_fomento_com_a_associacao_mi-au.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/103/projeto_de_lei_no_014-2024_-_altera_emenda_impositiva_ctg.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/107/pll015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/108/pll_016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/117/projeto_de_lei_no_017-2024_-_abre_credito_adicional_suplementar_-_estrada_vicinal.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/125/projeto_de_lei_no_018-2024_-_abre_credito_adicional_supl_constr.__escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/126/projeto_de_lei_no_019-2024_-_autoriza_firmar_termo_de_fomento_assoc_frey_miguel_botaccin.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/127/projeto_de_lei_no_020-2024_-_autoriza_termo_de_fomento_ctg_querencia_da_amizade.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/140/projeto_de_lei_no_021-2024_-_autoriza_termo_de_fomento_associacao_clube_de_maes_nossa_senhora_da_rosa_mistica.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_022-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/153/projeto_de_lei_no_023-2024_-_lei_suas_-_sistema_unico_de_assistencia_social_do_municipio_de_vera-mt.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_de_lei_no_024-2024_-_ldo_2025.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/166/projeto_de_lei_no_025-2024_-_credito_suplementar_decreto-2025.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/167/projeto_de_lei_no_026-2024_-_revisao_ppa_-na_loa_2025.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/168/projeto_de_lei_no_027-2024_-_loa_2025.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/170/projeto_de_lei_no_028-2024_-_abre_credito_adicional_suplementar_-_elem_despesa_lei_paulo_gustavo.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/171/projeto_de_lei_no_029-2024_-abre_credito_adicional_suplementar-_salarios.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/173/projeto_de_lei_no_031-2024_-_altera_o_tracado_da_estrada_municipal_capellari_da_lei_no_1136-2015.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_no_032-2024_-_revoga_de_inteiro_teor_a_lei_880-2009_-_cria_sim.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_lei_no_034-2024_-_regulamenta_regime_de_contratacao_temporaria.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/184/pl_035.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/148/projeto_de_lei_complementar_no_001-2024_-_altera_lei_complementar_024-2014_-_anexo_ii_atribuicoes_do_cargo_de_fiscal_de_tributos_e_arrecadacao.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/88/projeto_de_resolucao_001-2024_-_altera_subsisio_mesa.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/89/projeto_de_resolucao_002-2024_-_fixa_subsisio_vereadores.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/123/projeto_de_resolucao_003-2024_-_regulamenta_lei_14129.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/137/projeto_de_resolucao_004-2024_-_regulamenta_lei_14133.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/138/projeto_de_resolucao_005-2024_-_regulamenta_lei_13709.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/139/projeto_de_resolucao_006-2024_-_aprova_plano_de_adequacao.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/165/projeto_de_resolucao_007-2024_-_aprova_plano_de_contratacoes.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/96/emenda_lom_001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/58/requer_001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/59/requer_002.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/65/requer_003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento_004-2024_-_todos_-_moratoria_da_soja.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_005-2024_-_ph_-_oscip.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_006-2024_-_vitor_-_copa_13_de_maio.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_007-2024_-_eduardo_-_fundeb.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_008-2024_-_vitor_-_secretario.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/144/requer_009.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_010-2024_-_juca_-_alugueis_da_prefeitura.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/156/requerimento_011-2024_-_vitor_-_cesta_basica.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/157/requer_012.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/163/requer_013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/177/requerimento_014-2024_-_juca_-_projeto_estrada_rosa.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/178/requerimento_015-2024_-_juca_-_relacao_de_maquinas.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/179/requerimento_016-2024_-_juca_-_termos_aditivos.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/164/veto_ao_pll_005-2029_-_autografo_029.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/60/ind_001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/63/ind002.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/70/ind_003.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/71/ind_004.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/72/ind_005.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/75/ind_006.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/76/ind_007.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/77/ind008.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/83/ind_009.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/84/ind_010.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/87/indicacao_011.2024_-_ph_-_onibus_saude.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/92/indicacao_012.2024_-_ph_-_reforma_agricultura.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/91/indicacao_013.2024_-_donizete_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/93/ind_014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/95/ind_015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/97/ind_016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/101/ind_017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/102/ind_018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/104/indicacao_019.2024_-_eduardo_-_equipamento_fototerapia.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/105/indicacao_020.2024_-_eduardo_-_equipamento_laserterapia.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/106/indicacao_021.2024_-_ph_-_trevo_mt-140.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/109/indicacao_022.2024_-_ph_-_iluminacao_bbo.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/110/indicacao_023.2024_-_ph_-_quebra-molas_la_paz.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/111/indicacao_024.2024_-_ph_-_cobertura_onibus_escolares.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/112/indicacao_025.2024_-_ph_-_equipes_ad.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/113/indicacao_026.2024_-_ph_-_pista_skate.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/115/indicacao_027.2024_-_juca_-_taxa_coleta_lixo.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/118/indicacao_028.2024_-_ph_e_marcelo_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/120/indicacao_029.2024_-_ph_-_pronto_atendimento.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/128/indicacao_030.2024_-_donizete_-_acompanhante.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_031.2024_-_marcelo_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_032.2024_-_ph_-_aquisicao_veiculo.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_033.2024_-_ph_-_aparelho_cardiologico.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/134/indicacao_034.2024_-_ph_-_agendamento.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_035.2024_-_tonho_-_quebra-molas.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/136/indicacao_036.2024_-_ph_-_condutor_de_ambulancia.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/141/indicacao_037.2024_-_robson_-_chafariz.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_038.2024_-_marcelo_-_travessia_elevada.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/143/indicacao_039.2024_-_marcelo_-_estacionamento_av_brasil.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/146/ind_040.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/154/indicacao_041.2021_-_vitor_-_fios_telefone.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/162/indicacao_042.2024_-_ph_-_isencao_iptu_autistas.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/158/ind_043.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/161/ind_044.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/169/ind_045.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_001.2024_-_subsidio_prefeito_vice_e_secretarios.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_lei_002.2024_-_aumento_real_dos_servidores.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_lei_003.2023_-_nomeia_pista_do_grau.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_004.2024_-_ficha_limpa.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/149/projeto_de_lei_005.2024_-_medico_nas_escolas_-_ph.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/150/projeto_de_lei_006.2024_-_maria_da_penha_-_ph.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/151/projeto_de_lei_007.2024_-_iptu_autistas_-_ph.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/152/projeto_de_lei_008.2024_-_peixe_merenda_escolar_-_ph.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/69/mocao_de_aplauso_001.2024.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/78/mocao_002.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/182/mocao_003.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/183/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/122/mocao_de_apoio_001.2024.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/66/repudio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/155/mocao_de_repudio_002.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/130/emenda_modificativa_no_001-2024.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/57/projdecr_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/159/projeto_decreto_legislativo_002-2024_-_contas_governo_2023.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/61/pl001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/62/pl002.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/64/pl003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/67/projeto_de_lei_no_004-2024_-_abertura_de_credito_por_superavit_financeiro.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/68/projeto_de_lei_no_005-2024_-_convenio_associacao_do_clube_da_terceira_idade_viva_a_vida.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/73/projeto_de_lei_no_006-2024_-_campanha_incentivadora_do_iptu-2024.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/74/projeto_de_lei_no_007-2024_-_autoriza_repasse_financeiro_associacao_frey_miguel_botacin.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/80/projeto_de_lei_no_008-2024_-_autoriza_rga_com_salarial_servidores_municipais.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/85/projeto_de_lei_no_009-2024_-_autoriza_celebracao_termo_de_fomento_apae.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/86/projeto_de_lei_no_010-2024_-_autoriza_celebracao_termo_de_fomento_associacao_sra_dos_rotarianos.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/98/projeto_de_lei_no_011-2024_-_autoriza_premiacao_a_gincana_cristiane_a_dal_bosco.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/99/projeto_de_lei_no_012-2024_-_abertura_credito_lei_aldir_blanc_ii.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/100/projeto_de_lei_no_013-2024_-_autoriza_termo_de_fomento_com_a_associacao_mi-au.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/103/projeto_de_lei_no_014-2024_-_altera_emenda_impositiva_ctg.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/107/pll015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/108/pll_016.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/117/projeto_de_lei_no_017-2024_-_abre_credito_adicional_suplementar_-_estrada_vicinal.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/125/projeto_de_lei_no_018-2024_-_abre_credito_adicional_supl_constr.__escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/126/projeto_de_lei_no_019-2024_-_autoriza_firmar_termo_de_fomento_assoc_frey_miguel_botaccin.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/127/projeto_de_lei_no_020-2024_-_autoriza_termo_de_fomento_ctg_querencia_da_amizade.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/140/projeto_de_lei_no_021-2024_-_autoriza_termo_de_fomento_associacao_clube_de_maes_nossa_senhora_da_rosa_mistica.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_022-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/153/projeto_de_lei_no_023-2024_-_lei_suas_-_sistema_unico_de_assistencia_social_do_municipio_de_vera-mt.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_de_lei_no_024-2024_-_ldo_2025.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/166/projeto_de_lei_no_025-2024_-_credito_suplementar_decreto-2025.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/167/projeto_de_lei_no_026-2024_-_revisao_ppa_-na_loa_2025.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/168/projeto_de_lei_no_027-2024_-_loa_2025.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/170/projeto_de_lei_no_028-2024_-_abre_credito_adicional_suplementar_-_elem_despesa_lei_paulo_gustavo.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/171/projeto_de_lei_no_029-2024_-abre_credito_adicional_suplementar-_salarios.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/173/projeto_de_lei_no_031-2024_-_altera_o_tracado_da_estrada_municipal_capellari_da_lei_no_1136-2015.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_no_032-2024_-_revoga_de_inteiro_teor_a_lei_880-2009_-_cria_sim.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/181/projeto_de_lei_no_034-2024_-_regulamenta_regime_de_contratacao_temporaria.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/184/pl_035.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/148/projeto_de_lei_complementar_no_001-2024_-_altera_lei_complementar_024-2014_-_anexo_ii_atribuicoes_do_cargo_de_fiscal_de_tributos_e_arrecadacao.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/88/projeto_de_resolucao_001-2024_-_altera_subsisio_mesa.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/89/projeto_de_resolucao_002-2024_-_fixa_subsisio_vereadores.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/123/projeto_de_resolucao_003-2024_-_regulamenta_lei_14129.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/137/projeto_de_resolucao_004-2024_-_regulamenta_lei_14133.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/138/projeto_de_resolucao_005-2024_-_regulamenta_lei_13709.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/139/projeto_de_resolucao_006-2024_-_aprova_plano_de_adequacao.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/165/projeto_de_resolucao_007-2024_-_aprova_plano_de_contratacoes.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/96/emenda_lom_001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/58/requer_001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/59/requer_002.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/65/requer_003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/90/requerimento_004-2024_-_todos_-_moratoria_da_soja.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_005-2024_-_ph_-_oscip.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/121/requerimento_006-2024_-_vitor_-_copa_13_de_maio.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_007-2024_-_eduardo_-_fundeb.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/133/requerimento_008-2024_-_vitor_-_secretario.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/144/requer_009.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_010-2024_-_juca_-_alugueis_da_prefeitura.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/156/requerimento_011-2024_-_vitor_-_cesta_basica.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/157/requer_012.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/163/requer_013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/177/requerimento_014-2024_-_juca_-_projeto_estrada_rosa.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/178/requerimento_015-2024_-_juca_-_relacao_de_maquinas.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/179/requerimento_016-2024_-_juca_-_termos_aditivos.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/164/veto_ao_pll_005-2029_-_autografo_029.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/60/ind_001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/63/ind002.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/70/ind_003.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/71/ind_004.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/72/ind_005.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/75/ind_006.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/76/ind_007.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/77/ind008.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/83/ind_009.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/84/ind_010.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/87/indicacao_011.2024_-_ph_-_onibus_saude.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/92/indicacao_012.2024_-_ph_-_reforma_agricultura.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/91/indicacao_013.2024_-_donizete_-_ponto_de_onibus.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/93/ind_014.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/95/ind_015.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/97/ind_016.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/101/ind_017.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/102/ind_018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/104/indicacao_019.2024_-_eduardo_-_equipamento_fototerapia.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/105/indicacao_020.2024_-_eduardo_-_equipamento_laserterapia.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/106/indicacao_021.2024_-_ph_-_trevo_mt-140.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/109/indicacao_022.2024_-_ph_-_iluminacao_bbo.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/110/indicacao_023.2024_-_ph_-_quebra-molas_la_paz.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/111/indicacao_024.2024_-_ph_-_cobertura_onibus_escolares.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/112/indicacao_025.2024_-_ph_-_equipes_ad.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/113/indicacao_026.2024_-_ph_-_pista_skate.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/115/indicacao_027.2024_-_juca_-_taxa_coleta_lixo.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/118/indicacao_028.2024_-_ph_e_marcelo_-_transporte_escolar.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/120/indicacao_029.2024_-_ph_-_pronto_atendimento.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/128/indicacao_030.2024_-_donizete_-_acompanhante.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_031.2024_-_marcelo_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_032.2024_-_ph_-_aquisicao_veiculo.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_033.2024_-_ph_-_aparelho_cardiologico.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/134/indicacao_034.2024_-_ph_-_agendamento.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_035.2024_-_tonho_-_quebra-molas.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/136/indicacao_036.2024_-_ph_-_condutor_de_ambulancia.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/141/indicacao_037.2024_-_robson_-_chafariz.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_038.2024_-_marcelo_-_travessia_elevada.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/143/indicacao_039.2024_-_marcelo_-_estacionamento_av_brasil.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/146/ind_040.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/154/indicacao_041.2021_-_vitor_-_fios_telefone.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/162/indicacao_042.2024_-_ph_-_isencao_iptu_autistas.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/158/ind_043.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/161/ind_044.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/169/ind_045.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_001.2024_-_subsidio_prefeito_vice_e_secretarios.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_lei_002.2024_-_aumento_real_dos_servidores.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_lei_003.2023_-_nomeia_pista_do_grau.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_004.2024_-_ficha_limpa.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/149/projeto_de_lei_005.2024_-_medico_nas_escolas_-_ph.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/150/projeto_de_lei_006.2024_-_maria_da_penha_-_ph.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/151/projeto_de_lei_007.2024_-_iptu_autistas_-_ph.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/152/projeto_de_lei_008.2024_-_peixe_merenda_escolar_-_ph.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/69/mocao_de_aplauso_001.2024.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/78/mocao_002.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/182/mocao_003.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/183/mocao_004.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/122/mocao_de_apoio_001.2024.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/66/repudio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/155/mocao_de_repudio_002.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2024/130/emenda_modificativa_no_001-2024.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="208.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="207.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>