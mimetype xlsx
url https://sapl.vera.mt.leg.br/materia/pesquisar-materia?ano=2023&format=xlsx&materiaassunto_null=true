--- v0 (2026-02-05)
+++ v1 (2026-05-07)
@@ -54,582 +54,582 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>COF - Comissão de Orçamento, Finanças e Tributação</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/10/pd_003.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/10/pd_003.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas Anuais de Governo da Prefeitura Municipal de Vera, Estado de Mato Grosso, referente ao Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Moacir Luiz Giacomelli</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/11/pl_033.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/11/pl_033.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para a elaboração da Lei Orçamentária de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/12/pl_034-2023.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/12/pl_034-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abrir Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/13/pl_035.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/13/pl_035.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo contratar servidores por prazo determinado através de Processo Seletivo Simplificado, e dá outras providências</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/14/pl036.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/14/pl036.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Plurianual – PPA, instituído pela Lei Municipal nº 1.425/2022, e dá outras providências</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/15/pl_037.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/15/pl_037.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Vera, Estado de Mato Grosso, para o Exercício Financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/16/pl_038.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/16/pl_038.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar Aberturas de Créditos na Lei Orçamentária Anual do Exercício de 2024, na forma que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/17/pl_039.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/17/pl_039.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo firmar Termo de Convênio com o Município de Sorriso para fins de implantar o Programa Municipal de Incentivo à Criação de Frango Semi Caipira pela Agricultura Familiar e dá outras providências</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/18/pl_040.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/18/pl_040.pdf</t>
   </si>
   <si>
     <t>RATIFICA A 2ª ALTERAÇÃO CONTRATUAL DO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SOCIAL E AMBIENTAL DO ALTO CELESTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/34/pl041.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/34/pl041.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ART. 2º E §§ 1º, 3º E 4º DA LEI MUNICIPAL Nº 1207/2017 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/35/pl042.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/35/pl042.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 1º E INCISOS I E II E O § 4º DO ART. 19 DA LEI MUNICIPAL Nº 1407, DE 31 DE MARÇO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/40/pl043.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/40/pl043.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL REPASSAR AS VERBAS DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR ADVINDAS DA UNIÃO DESTINADAS AO CUMPRIMENTO DO PISO SALARIAL NACIONAL DE ENFERMEIROS, TÉCNICOS E AUXILIARES DE ENFERMAGEM, INSTITUÍDO PELA LEI 14.434/2022, NOS TERMOS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/47/pl_044.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/47/pl_044.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR INSTRUMENTO E ALIENAR ÁREA PÚBLICA PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS VINCULADAS AOS PROGRAMAS DE HABITAÇÃO FEDERAL MINHA CASA MINHA VIDA E ESTADUAL SER FAMILIA HABITAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/55/pl045.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/55/pl045.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de imóveis de propriedade do Município de Vera, na forma que especifica, revoga os artigos da Lei 1148/2015, e dá outras providências.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/45/plc003.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/45/plc003.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 225 DA LEI MUNICIPAL COMPLEMENTAR Nº 028/2015, INCLUI ANEXOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/46/plc_004.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/46/plc_004.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE AGENTE DE CONTRATAÇÃO, REESTRUTURA O CARGO DE ASSISTENTE DE CONTROLE ADMINISTRATIVO, ALTERA ANEXOS DA LEI COMPLEMENTAR Nº 024/2014 - PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE VERA – MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Eleandro Moreira</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/38/projres_003.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/38/projres_003.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO DE CONTRATAÇÃO ANUAL, DA CÂMARA MUNICIPAL DE VERA PARA O EXERCÍCIO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/54/projres004.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/54/projres004.pdf</t>
   </si>
   <si>
     <t>Estabelece o Calendário Legislativo para o Exercício de 2024.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/33/emdlom002.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/33/emdlom002.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 4º DO ARTIGO 65 DA LEI ORGÂNICA DO MUNICÍPIO DE VERA/MT.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Eduardo Bioquímico</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/36/requer005.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/36/requer005.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo, planilha detalhada dos valores gastos até o presente momento, com a construção do Paço Municipal</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Professor PH</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/19/ind_054.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/19/ind_054.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de se construir uma travessia elevada na lateral da Escola Aloísio Jacob Webler, próximo ao ponto de parada dos ônibus escolares, na Avenida Caracas.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/32/ind_055.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/32/ind_055.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de instalação de placas solares nos prédios públicos e escolas do Município de Vera - MT.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/37/ind056.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/37/ind056.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de kit de identificação biométrica Natosafe a ser destinado ao Posto de Identificação da Prefeitura de Vera, para emissão da Carteira Nacional de Identidade (CIN), aos menores de 02 (dois) anos de idade.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/41/ind_057.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/41/ind_057.pdf</t>
   </si>
   <si>
     <t>Indica  a criação de um Parque Urbano Municipal.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Marcelo Perioto</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/42/ind_058.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/42/ind_058.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de implantar o uso de uniformes e crachá de identificação, aos motoristas do Transporte Escolar do Município de Vera/MT.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/43/ind_059_nova.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/43/ind_059_nova.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade dom Poder Executivo firmar convênio com a FUNVIDA - Fundação Livre para Viver (Centro de Restauração de Vidas Ebenézer), no Município de Sinop, para fins de atender as demandas do Município.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Vitão</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/44/ind_060.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/44/ind_060.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de fazer o cascalhamento e abertura de 50 metros de água, na estrada que dá acesso ao Lar dos Idosos Dona Francisca.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/48/ind_061.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/48/ind_061.pdf</t>
   </si>
   <si>
     <t>Indica o envio de Projeto de Lei a esta Casa Legislativa, regulamentando a carga horária dos profissionais da Educação, para 30 (trinta) horas semanais.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/49/ind_062.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/49/ind_062.pdf</t>
   </si>
   <si>
     <t>Indica a redução da jornada de trabalho dos Monitores de Creche do Município de Vera/MT, para 06 (seis) horas diárias, totalizando 30 (trinta) horas semanais.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/50/ind_063.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/50/ind_063.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que envie a esta Casa Legislativa, Projeto de Lei que cria a progressão de classe dos Agentes Comunitários de Saúde e Agente de Combate a Endemias</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/52/ind_064.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/52/ind_064.pdf</t>
   </si>
   <si>
     <t>Indica a flexibilização do horário de trabalho dos servidores do Departamento de Serviços Urbanos, responsáveis pela limpeza pública, manutenção e conservação de vias urbanas.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/53/ind_065.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/53/ind_065.pdf</t>
   </si>
   <si>
     <t>Indica a elaboração de um Projeto de Lei, que autoriza o Poder Executivo Municipal a conceder 01 (um) dia de folga remunerada aos servidores Públicos Municipais Efetivos, na data de seus respectivos aniversários.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/23/pl002.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/23/pl002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER LEGISLATIVO MUNICIPAL CONCEDER APOIO CULTURAL A ASSOCIAÇÃO COMUNITÁRIA RÁDIO TROPICAL FM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/24/pl003.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/24/pl003.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 4º E 5º DA LEI MUNICIPAL Nº 1.203/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/25/pl004.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/25/pl004.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO MUNICIPAL CONCEDER REAJUSTE GERAL DOS VENCIMENTOS AOS SERVIDORES MUNICIPAIS REFERENTE AO PERÍODO DE MARÇO DE 2022 À FEVEREIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Eduardo Bioquímico, Tonhão</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/26/pl005.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/26/pl005.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A “ASSOCIAÇÃO DE SENHORAS DE ROTARIANOS DE VERA-MT” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/27/pl006.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/27/pl006.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PAGAMENTO DOS DIREITOS SOCIAIS DO DÉCIMO TERCEIRO SALÁRIO E O PAGAMENTO DE FÉRIAS, ACRESCIDO DO TERÇO CONSTITUCIONAL AOS AGENTES POLÍTICOS DA CÂMARA MUNICIPAL DE VERA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Madalena Paula</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/28/pl007.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/28/pl007.pdf</t>
   </si>
   <si>
     <t>PROÍBE A CONTRATAÇÃO E NOMEAÇÃO DE CONDENADOS, PELA LEI FEDERAL Nº 11.340/2006 (LEI MARIA DA PENHA), NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA, INDIRETA E NO PODER LEGISLATIVO DO MUNICÍPIO DE VERA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/29/pl008.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/29/pl008.pdf</t>
   </si>
   <si>
     <t>DENOMINA A CAPELA MORTUÁRIA DO CEMITÉRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Donizete da Lasca</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/30/pl009.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/30/pl009.pdf</t>
   </si>
   <si>
     <t>DENOMINA A SALA DE REUNIÕES DA CÂMARA MUNICIPAL DE VERA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/31/pll010.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/31/pll010.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “PROGRAMA REMÉDIO EM CASA”, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>MOAPL</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/51/mocao_008.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/51/mocao_008.pdf</t>
   </si>
   <si>
     <t>Concede MOÇÃO DE APLAUSO, ao cirurgião-dentista, doutor GERALDO VITOR, como reconhecimento pelos serviços prestados à comunidade verense, demonstrando excelência em sua área e contribuindo para a saúde bucal da população e exemplificando os mais altos padrões de ética e dedicação.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMDMO</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Juca Moro</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/20/emenda_mod_001-2023.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/20/emenda_mod_001-2023.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2º do Projeto de Lei nº 040/2023.</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/39/emendamod002.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/39/emendamod002.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5º do Projeto de Lei Legislativo nº 010/2023</t>
   </si>
   <si>
-    <t>https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/56/emendamod_003.pdf</t>
+    <t>http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/56/emendamod_003.pdf</t>
   </si>
   <si>
     <t>Altera o inciso V do artigo 3º do Projeto de Lei nº 045/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -936,68 +936,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/10/pd_003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/11/pl_033.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/12/pl_034-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/13/pl_035.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/14/pl036.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/15/pl_037.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/16/pl_038.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/17/pl_039.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/18/pl_040.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/34/pl041.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/35/pl042.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/40/pl043.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/47/pl_044.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/55/pl045.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/45/plc003.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/46/plc_004.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/38/projres_003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/54/projres004.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/33/emdlom002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/36/requer005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/19/ind_054.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/32/ind_055.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/37/ind056.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/41/ind_057.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/42/ind_058.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/43/ind_059_nova.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/44/ind_060.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/48/ind_061.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/49/ind_062.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/50/ind_063.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/52/ind_064.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/53/ind_065.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/23/pl002.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/24/pl003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/25/pl004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/26/pl005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/27/pl006.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/28/pl007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/29/pl008.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/30/pl009.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/31/pll010.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/51/mocao_008.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/20/emenda_mod_001-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/39/emendamod002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/56/emendamod_003.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/10/pd_003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/11/pl_033.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/12/pl_034-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/13/pl_035.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/14/pl036.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/15/pl_037.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/16/pl_038.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/17/pl_039.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/18/pl_040.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/34/pl041.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/35/pl042.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/40/pl043.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/47/pl_044.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/55/pl045.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/45/plc003.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/46/plc_004.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/38/projres_003.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/54/projres004.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/33/emdlom002.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/36/requer005.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/19/ind_054.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/32/ind_055.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/37/ind056.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/41/ind_057.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/42/ind_058.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/43/ind_059_nova.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/44/ind_060.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/48/ind_061.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/49/ind_062.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/50/ind_063.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/52/ind_064.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/53/ind_065.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/23/pl002.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/24/pl003.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/25/pl004.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/26/pl005.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/27/pl006.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/28/pl007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/29/pl008.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/30/pl009.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/31/pll010.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/51/mocao_008.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/20/emenda_mod_001-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/39/emendamod002.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vera.mt.leg.br/media/sapl/public/materialegislativa/2023/56/emendamod_003.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>